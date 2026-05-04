--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nofel Merbahi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE TRAITEMENT AVEC UN PLASMA D'UN MELANGE D'AU MOINS DEUX PHASES LIQUIDES EN VUE DE LA SEPARATION DES DEUX PHASES LIQUIDES DU MELANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2024165826. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d’un mélange d’au moins deux phases liquides en vue de la séparation des deux phases liquides du mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2301247. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3801661. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019234350. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoprothèse vasculaire à propriétés anti-thrombotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3082116A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for emitting a plasma jet from the atmospheric pressure air at ambient temperature and pressure, and use of said device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2012141321A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’émission d’un jet de plasma à partir de l’air atmosphérique à température et pression ambiantes et utilisation d’un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2947416A1. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative zirconia surface activation via grit-blasting and post-discharge plasma pretreatment for covalent grafting of organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.106420. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SURFIN.2025.106420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-pressure nitrogen afterglow on surface and mechanical properties of agave americana fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.103997. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2024.103997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tip Distribution on Plasma Energy Efficiency in Pulsed Multitip-Plane Corona Discharge at Atmospheric Pressure in Dry and Humid Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), pp.259-264. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2025.3533097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological solutions activated by cold plasma at atmospheric pressure: A new therapeutic approach for skin wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marchès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galiacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.118001. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Composite Resin Bonding on Dental Tissues Using Cold Atmospheric Plasma Discharge: A Systematic Literature Review and Proposal for a Redaction Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (9), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and efficiency evaluation of cold plasma treatment for distilled water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (3), pp.E84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377825000443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC high voltage corona discharge: production of reactive species in deionized water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Benterrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (45), pp.455203. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae18df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Fermentation Assisted by Pulsed Electric Fields, Magnetic Fields and Cold Atmospheric Plasma: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Debouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (7), pp.417. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation11070417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cold atmospheric plasma treatment on black tea kombucha fermentation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.101377. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Clinical Potential of Cold Atmospheric Plasma in Dentistry as an Alternative to Antibiotic Therapy. Comment on Gross et al. Guided Plasma Application in Dentistry—An Alternative to Antibiotic Therapy. Antibiotics 2024, 13, 735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics14030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient aqueous degradation of fluoranthene using non-thermal plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Tizaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, pp.104390. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2025.104390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les milieux activés par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Pulsed-Corona discharges for degradation of emerging pharmaceutical pollutants in water and toxicity by-products control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.106127. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell density and extracellular matrix composition mitigate bacterial biofilm sensitivity to UV-C LED irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13123-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Plasma Jets: Electrical Modeling Based on Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plasma7040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and scaling-up of multi-tip pulsed-corona air discharges for degradation of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.025202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad80a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency and equivalent electrical circuit of the multi-tips pulsed corona discharge in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.103784. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">765 Cold atmospheric plasma-activated medium promotes wound healing by stimulation of human keratinocyte migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (5), pp.S131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jid.2023.03.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced fluorescence measurements of spatially resolved OH densities in a helium plasma jet interacting with three different targets in the open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (6), pp.065012. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acdbe6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold helium plasma jet does not stimulate collagen remodeling in a 3D human dermal substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.107985. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency in tip-to-plane air corona discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.103642. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active species evolution in presence of different targets impacted by helium plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac4294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mapping of the ozone distribution in a pulsed positive corona discharge to estimate the efficiency of ozone production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (12), pp.125608. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/aca12c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical electric fields in hot SF 6 , C 2 F 4 and Cu mixtures: Calculations with experimental validations for gas circuit breaker applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1711 - 1720. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2022.3194491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma Jet Treatment Improves Human Keratinocyte Migration and Wound Closure Capacity without Causing Cellular Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Albérola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (18), pp.10650. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231810650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.694. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dielectric Barrier Ambient Air Plasma on Two Brassicaceae Seeds: Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Plasma-Activated Seed Germination, 22 (18), pp.9923. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22189923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Equivalent Circuit of Multi-Tips Pulsed Corona Discharge Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.01014. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202134801014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational temperature of NOγ band in pulsed corona discharge for tip-to-plane configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.110-113. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical equivalent circuit and modeling of a pulsed air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of argon/air mixture microwave plasmas using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370, pp.111278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2020.111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Potential of Two Plasma-Activated Liquids: Implication of Long-Lived Reactive Oxygen and Nitrogen Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.721. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12030721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corona discharge treatment on surface and mechanical properties of Aloe Vera fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oushabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Elfadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights of low-temperature plasma effects on germination of three genotypes of Arabidopsis thaliana seeds under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8649. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44927-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Electric Field Treatment Enhances the Cytotoxicity of Plasma-Activated Liquids in a Three-Dimensional Human Colorectal Cancer Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7583. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44087-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of in vitro cellular steps induced by antitumor treatment with plasma-activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4866. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41408-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Effects of Electric Operating Parameters on Pulsed Corona Discharges in Humid Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2018.84005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas and plasma activated waters on Arabidopsis thaliana germination and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195512. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cold-atmospheric plasma in oncology: a concise systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.175883591878647. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1758835918786475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Plasma Activated Medium on Head and Neck FaDu Cancerous Cells: Comparison of 3D and 2D Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1871520617666170801111055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Efficacy Of Plasma Activated Medium In 2d And 3d In Vitro Head And Neck Fadu Cancer Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpme.2017.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reactive oxygen and nitrogen species generated in three liquid media by low temperature helium plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4562), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04650-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic nitrogen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 07 (04), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.74008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown electric fields in dissociated hot gas mixtures of sulfur hexafluoride including teflon: Calculations with experimental validations and utilization in fluid dynamics arc simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.103302. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Studies of Pulsed Corona Discharges in Nitrogen at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.73006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects of plasma activated media on Multi-Cellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2016015823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ar plasma jets induced by single and double dielectric barrier discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (11), pp.114901. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Density of Ground State Atomic Oxygen from Both TALIF and Emission Spectroscopy in Hot Air Plasma Generated by Microwave Resonant Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/3/08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long time effects of low temperature Plasma Activated Media on 3D multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 12 p. ; 21421. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep21421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Injected in Multi-tip Pulsed Corona Discharge Reactor in Air at Atmospheric Pressure for Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4694-4700 ; Part B. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Studies of Double Dielectric Barrier Discharge and Microwave Argon Plasma Jets at Atmospheric Pressure for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judee Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3332-3338. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2404879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasma-induced antiproliferative effects on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.043027. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic oxygen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.416-433. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2014/6986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-parametric study of sizes of dielectric barrier discharge setup and its effects on engineering of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasmas at atmospheric pressure: toward new pharmaceutical treatments in medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibacterial activity of a microwave argon plasma jet at atmospheric pressure relies mainly on UV-C radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Castanié-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (40), 7 p. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/40/405201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and discharge dynamics models associated to optical emission spectroscopy for tuning the active species in helium–oxygen plasma jet in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy for quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multi-Tips Pulsed Corona Discharges in Air at Atmospheric Pressure for VOC Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis of proliferation and apoptosis of HCT116 multicell tumor spheroïds exposed to low temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections, transport and reaction coefficients of ions in He-Air mixtures for optimization of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ionization wave dynamics in low-temperature plasma jets from fluid modeling supported by experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data of ions in He-air mixtures for fluid modeling of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Analysis of Surface Corona Discharges in Ambient Air and Comparison With Volume Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1167-1176. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2184804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Gram-positive biofilms by low-temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (34), pp.345202. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/34/345202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Low-Temperature Plasma Jet on Thermal Stability and Physical Structure of Type I Collagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), pp.1688-1695. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Analysis of Pulsed Positive Multipoint Corona Discharges in Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2230-2231. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2138168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and spectroscopic analysis of a pure nitrogen mono-filamentary dielectric barrier discharge (MF-DBD) at 760Torr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/14/145201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Thermal Techniques for the Characterization and Selection of Natural Biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.230-248. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb2030230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and spectroscopic analysis of mono- and multi-tip pulsed corona discharges in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.065002. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/20/6/065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Distribution of a Monofilamentary Dielectric Barrier Discharge in Pure Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2128-2129. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2169429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data for atmospheric pressure non-thermal plasma investigations in environmental and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.034004. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/3/034004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nègre-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.13108. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependence of a pure krypton mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.13103. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV spectroscopy and post-discharge kinetic analysis of a pure xenon mono-filamentary dielectric barrier discharge (MF-DBD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.045206. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6 PART 1), pp.1004--1015. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of VUV emissions of Ar* 2 excimers using three-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.015201. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/42/1/015201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.734--741. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical analyses of DC positive corona discharge in N2/O2/CO2 gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and Secondary Streamer Dynamics in Pulsed Positive Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and modeling of positive streamer in air : towards an estimation of O and N radical production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (23), pp.234002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behavior and vacuum ultraviolet radiation efficiency of monofilamentary xenon dielectric barrier discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (12), pp.123309. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2745121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the formation and decay of KrXe* excimers at room temperature following selective excitation of the xenon 6s states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10), pp.1651-1674. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/40/10/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behavior and VUV efficiency of mono-filamentary xenon dielectric barrier micro-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.123309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical analysis of DC positive corona discharge in air and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.053304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of argon in a spatially stabilized mono-filamentary dielectric barrier micro-discharge: spectroscopic and kinetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (12), pp.1664-1678. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/12/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des procédures de collage de résines composites sur la dentine humaine par application de plasma à pression atmosphérique : étude in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological solutions activated by cold plasma at atmospheric pressure: a new therapeutic approach for skin wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of an atmospheric pressure cylindrical DBD reactor for NOx removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on the positive corona discharge in the tip-plane reacto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric pressure plasma for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma-activated medium promotes wound healing by stimulation of human keratinocyte migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Societies for Investigative Dermatology meeting- ISID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of pharmaceutical pollutants in water using Pulsed-Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iya-Sou Djakaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent organic pollutants removal mechanism using water falling film dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of Agave Americana fibers by cold plasma surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical circuit of the plasma jet reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial combination of cold plasma activated water and pulsed electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plasma Medicine (ICPM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric helium plasma activates migration but not proliferation of human keratinocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Alberola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plasma Medicine (ICPM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma Jet Treatment Improves Human Keratinocyte Migration and Wound Closure Capacity without Causing Cellular Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th skin physiology international meeting (SPIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse of effects of ambient air cold plasmas on germination of different genotypes of Arabidopsis Thaliana under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature air plasma effects on germination of two Brassica-ceae seeds, Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processing and Technology International Conference (Plasma Tech 2021) 07-09 april 2021 Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densités absolues de radicaux OH par LIF dans un jet plasma d'hélium à la pression atmosphérique pour applications médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plasma-activated medium on colorectal cancer cells in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Plasma for Cancer Treatment (IWPCT-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-activated saline solutions for cancer cells treatment and the implication of long-lived reactive oxygen and nitrogen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de traitements au plasma à barrière diélectrique dans l'air ambiant sur la germination et la surface de deux graines de Brassicacées : Arabidopsis thaliana et Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du plasma froid à pression atmosphérique sur le remodelage du collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de Recherche Dermatologique (C.A.R.D.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des plasmas pour la décontamination bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Qualité de l'air : filière Air &amp; Odeur en Occitanie de l’Université Fédérale Toulouse Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du plasma froid à pression atmosphérique sur le remodelage du collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of excited species in helium plasma jet in interaction with various surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges : Physics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT / Plasma Tech 2021 Joint Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed electric field as a key element to overcome plasma activated liquids limited cytotoxicity in 3D spheroids 8th International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of rotational and vibrational temperatures in microwave plasma torch operating in Ar or Air/Ar mixtures using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pulsed corona multi-tips reactor parameters on injected energy and ozone production at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019) 21-22 Feb 2019 Agadir (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric-pressure plasma devices : new tools for medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019), Feb. 21-22, 2019, Agadir (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiation of plasma-activated liquid cytotoxicity with pulsed electric fields for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Plasma for Cancer Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cold helium plasma jet at atmospheric pressure impinging on glass, water and metal substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor effect of Plasma Activated Medium on human colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency transferred to the corona discharge reactor fed by a DC voltage in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium plasma jet at atmospheric pressure touching water, metal and dielectric surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24), June 9-14, 2019, Napoli (ITALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma new tool for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Congress of International Drug Discovery Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas in ambient air on germination and plant growth of different genotypes of Arabidopsis thaliana seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corona treatment on surface and mechanical properties of Aloe Vera fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oushabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Elfadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSED ELECTRIC FIELDS ARE THE KEY TO OVERCOME PLASMA-ACTIVATED LIQUIDS LIMITS FOR CANCER THERAPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress on Electroporation and Pulsed Electric Fields in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the substrate on the discharge characteristics in an atmospheric-pressure helium plasma jet : Optical diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma and Pulsed Electric Field Combination Potentiates Anti-Tumour Effect in a Three Dimensional Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Workshop of Electroporation-Based Technologies and Treatments (EBTT 2018), Nov. 11-17, 2018, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Activated Medium (PAM) Effect on Human Colorectal Cancer and Investigation of Cell Death Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of effect of Plasma Activated Medium on FaDu (Head & Neck Cancer) MultiCellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of germination and growth of Arabidopsis thaliana using low temperature plasmas and plasma activated waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic efficacy of Plasma Activated Medium in 2D and 3D in vitro Head and Neck FaDu cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma for Cancer Treatment (IWPCT 2018), March 20-21, 2018, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Impact On Bacterial Biofilms Response and Resistance To Cold Plasma Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du plasma atmosphérique froid en oncologie : une revue systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurencin-Dalicieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème Congrès de la SFCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. pp.03018, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sfco/20206603018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the cytotoxicity of Plasma Activated Medium by the quantification of free radical species generated by low-temperature plasma jet in liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des plasmas atmosphériques froids en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurencin-Dalicieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème Congrès de la Société Française de Chirurgie Orale, 31 mai - 1-2 juin 2018, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induce head and neck FaDu cancer cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Plasma for Cancer Treatment (IWPCT-2017), March 27–28, 2017, Institut Curie, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasma Activated Medium on human Head & Neck cancerous Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of free radicals species generates by He cold atmospheric plasma jet in different liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017) July, 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head and neck cancer treatment with plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Chemistry and Plasma Processing, Nov. 13-14, 2017, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational, vibrational and electronic temperatures of pulsed corona discharge at atmospheric pressure in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3RD Edition of International Congress on Advanced Technologies (ICAT 2017), April 12-14, 2017, Safi (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Safi, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilms with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des cellules tumorales tête et cou (FaDu) aux traitements par milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas réactif hors équilibre : Vers de nouvelles approches thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Internationale sur les Technologies Avancées, 25 et 26 Mai 2016, Safi (MAROC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Safi, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasma activated liquid media on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ring-rod argon plasma jets at atmospheric pressure for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated by low-temperature plasma jet in culture liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated in culture medium by He low-temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cell death mechanisms of 3D multicellular tumor spheroids (MCTS) after contact with a plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana using 3 low temperature plasma devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOPA : 1st International Workshop on Plasma Agriculture, May 15-20, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature Plasmas at atmospheric pressure : Towards new pharmaceutical products in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Clinical Trials and Therapeutic Drug Monitoring, Aug. 22-24, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de la mort cellulaire de sphéroïdes HCT 116 après contact avec milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana seeds using 3 low temperature plasma setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Application of Plasma Technologies in Central European Agriculture (WAAPT), April 17-21, 2016, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids hors équilibre à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Congrès International Plasmas Énergies, 12-16 Decembre 2016, Antsiranana (MADAGASCAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Antsiranana, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of three low temperature plasmas on early events of Arabidopsis thaliana germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Phenomena Ionized gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative effects on multi-cellular tumor spheroids induced by low-temperature plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth inhibition and DNA damages on multi cellular tumour spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCT116 induced by Plasma activated medium, GDR AbioPlas, Nov. 18-19, 2015, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induces growth inhibition and DNA damages on multi cellular tumour spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPLASMAS &amp; PLASMAS WITH LIQUIDS - Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology, Sept. 13-17, 2015, Bertinoro (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of low temperature plasmas ejected in open air for biomedical applications from diagnostic and modeling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Hydro-Dynamic Modeling with Experimental Validation of Cold Plasma Jets at Atmospheric Pressure for Biomedical and industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of He low temperature plasma jet on multi cellular tumor spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects on multi cellular tumor spheroids exposed to low temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet in open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Castanié-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de biofilms bactériens par jet de plasma froid à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets anti-proliferatifs sur des spheroids mutli-cellulaires tumoraux induits par plasmas basse temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and near infrared optical emission spectroscopic analysis of a pure xenon mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-streamer propagation in pure xenon mono-filamentary dielectric barrier discharges induced by sub-microsecond mono-polar voltage pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tailor low temperature plasma at atmospheric pressure for a given biomedical application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacteria inactivation using two distinct devices of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zarrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multi-tip pulsed corona discharges in air at atmospheric pressure for VOC remova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8 : International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy, Camaret, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilm models with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 5 - 5th International Conference on biofilms, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Thermal Properties and Secondary Structure of Collagen with Atmospheric Plasma Jet Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between bactericidal potentialities of atmospheric and reduced pressure discharges and afterglows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ABioPlas Nantes France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation et de propagation des jets de plasmas froids générés à l’aide d’un flux d’hélium à la pression atmosphérique par décharges à barrières diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, 5-7 Décembre 2011, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric modeling of a positive point to plan corona discharge at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Raouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Flazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of plasma and laser treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Annual Meeting of the French Society of the Extracellular Matrix Biology (SFBMEC), Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and calculated electron transport coefficients for H2O and N2-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma jet for bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma and UV treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Calorimétrie et d’Analyse Thermique (JCAT 41), Tozeur (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma treatment and characterization of collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de plasmas froids pour le biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Abioplas, 18-19 Novembre 2010, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of surface corona discharges and comparisons with their homologous volume discharges in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the French Society of Electrostatics (SFE 2010), Aug. 30-Sept. 1st, 2010, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical And Electrical Analyses Of Pulsed Corona Discharges In Dry Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Cold Atmospheric Pressure Plasmas : Sources and Applications, June 22-24, 2009, Gent (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Diagnotics Of Positive Corona Discharge In Air At Atmospheric Pressure For Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of electrical characteristics of surface and volume corona discharges in ambient air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow contitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nègre-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependence of a krypton mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes (CIP 2009) June 22-26, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparison of a Dielectric Barrier Discharge Atmospheric Pressure Reactor in Bipolar and Monopolar Pulsed Conditions for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garyfallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Plasma Medicine (ICPM-2), March 16-20, 2009, San Antonio, Texas (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron swarm coefficients in CO2-Air mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in water vapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th E‌urophysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XIX), July 15-19, 2008, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of a pure krypton dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and kinetic behavior of a pure krypton dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dissipated energy in DBD discharges using pulsed mono and bi polar electrical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of an atmospheric pressure DBD under unipolar pulsed HV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GD 2008 - 17th International Conference on Gas Discharges and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, Unknown Region. pp.269--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Electric Diagnostics of corona discharges in air at atmospheric pressure for gas pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma Modelling for flue gas pollution control : Basic data and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop &amp; Summer School on Plasma Physics (IWSSPP'08), July 3-5, 2008, Kiten (BULGARIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kiten, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy characterization of an atmospheric pressure Nitrogen DBD afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HTPP conference, July 7-11, 2008, Patras (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamer dynamics in air corona discharges at atmospheric pressure: Comparisons between modelling and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streamers, sprites, leaders, lightning: from micro- to macroscales Leiden, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient xenon dielectric barrier discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative spectroscopic study of dielectric barrier discharges in rare gases: Ar, Kr, Xe, Kr-Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC positive corona discharge analyses in air and N2/O2/CO2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007: 16th International Colloquium on Plasma ,Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and comparison with experiment for a positive point to plane corona discharges in dry air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1046-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and decay of Ar2 excimers following selective excitation of 4s state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive point-to-plane corona discharge in air: electrical and optical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.963-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources 2004 Proceedings of the 10th International Symposium on the Science and Technology of Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on the Science and Technology of Light Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781482269178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Formation and Decay of Rare-Gas Excimers by Laser- Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon Counting - Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-hydrodynamics of micro-discharges in gases at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.442, 2011, 978-953-307-569-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Thermal Plasma Sources of Production of Active Species for Biomedical uses: Analyses, Optimization and Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011, 978-953-308-105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN électroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGIE Regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nofel Merbahi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE TRAITEMENT AVEC UN PLASMA D'UN MELANGE D'AU MOINS DEUX PHASES LIQUIDES EN VUE DE LA SEPARATION DES DEUX PHASES LIQUIDES DU MELANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2024165826. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d’un mélange d’au moins deux phases liquides en vue de la séparation des deux phases liquides du mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2301247. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3801661. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019234350. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoprothèse vasculaire à propriétés anti-thrombotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3082116A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for emitting a plasma jet from the atmospheric pressure air at ambient temperature and pressure, and use of said device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2012141321A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’émission d’un jet de plasma à partir de l’air atmosphérique à température et pression ambiantes et utilisation d’un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2947416A1. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative zirconia surface activation via grit-blasting and post-discharge plasma pretreatment for covalent grafting of organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.106420. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SURFIN.2025.106420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological solutions activated by cold plasma at atmospheric pressure: A new therapeutic approach for skin wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marchès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galiacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.118001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Composite Resin Bonding on Dental Tissues Using Cold Atmospheric Plasma Discharge: A Systematic Literature Review and Proposal for a Redaction Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (9), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-pressure nitrogen afterglow on surface and mechanical properties of agave americana fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.103997. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2024.103997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tip Distribution on Plasma Energy Efficiency in Pulsed Multitip-Plane Corona Discharge at Atmospheric Pressure in Dry and Humid Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), pp.259-264. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2025.3533097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and efficiency evaluation of cold plasma treatment for distilled water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (3), pp.E84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377825000443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC high voltage corona discharge: production of reactive species in deionized water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Benterrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (45), pp.455203. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae18df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Fermentation Assisted by Pulsed Electric Fields, Magnetic Fields and Cold Atmospheric Plasma: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Debouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (7), pp.417. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation11070417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cold atmospheric plasma treatment on black tea kombucha fermentation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.101377. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient aqueous degradation of fluoranthene using non-thermal plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Tizaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, pp.104390. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2025.104390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Clinical Potential of Cold Atmospheric Plasma in Dentistry as an Alternative to Antibiotic Therapy. Comment on Gross et al. Guided Plasma Application in Dentistry—An Alternative to Antibiotic Therapy. Antibiotics 2024, 13, 735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics14030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les milieux activés par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Pulsed-Corona discharges for degradation of emerging pharmaceutical pollutants in water and toxicity by-products control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.106127. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell density and extracellular matrix composition mitigate bacterial biofilm sensitivity to UV-C LED irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13123-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Plasma Jets: Electrical Modeling Based on Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plasma7040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and scaling-up of multi-tip pulsed-corona air discharges for degradation of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.025202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad80a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced fluorescence measurements of spatially resolved OH densities in a helium plasma jet interacting with three different targets in the open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (6), pp.065012. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acdbe6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">765 Cold atmospheric plasma-activated medium promotes wound healing by stimulation of human keratinocyte migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (5), pp.S131. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jid.2023.03.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency and equivalent electrical circuit of the multi-tips pulsed corona discharge in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.103784. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma Jet Treatment Improves Human Keratinocyte Migration and Wound Closure Capacity without Causing Cellular Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Albérola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (18), pp.10650. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231810650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold helium plasma jet does not stimulate collagen remodeling in a 3D human dermal substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.107985. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency in tip-to-plane air corona discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.103642. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active species evolution in presence of different targets impacted by helium plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac4294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mapping of the ozone distribution in a pulsed positive corona discharge to estimate the efficiency of ozone production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (12), pp.125608. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/aca12c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical electric fields in hot SF 6 , C 2 F 4 and Cu mixtures: Calculations with experimental validations for gas circuit breaker applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1711 - 1720. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2022.3194491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Equivalent Circuit of Multi-Tips Pulsed Corona Discharge Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.01014. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202134801014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dielectric Barrier Ambient Air Plasma on Two Brassicaceae Seeds: Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Plasma-Activated Seed Germination, 22 (18), pp.9923. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22189923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.694. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational temperature of NOγ band in pulsed corona discharge for tip-to-plane configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.110-113. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical equivalent circuit and modeling of a pulsed air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of argon/air mixture microwave plasmas using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370, pp.111278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2020.111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Potential of Two Plasma-Activated Liquids: Implication of Long-Lived Reactive Oxygen and Nitrogen Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.721. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12030721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corona discharge treatment on surface and mechanical properties of Aloe Vera fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oushabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Elfadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of in vitro cellular steps induced by antitumor treatment with plasma-activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4866. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41408-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights of low-temperature plasma effects on germination of three genotypes of Arabidopsis thaliana seeds under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8649. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44927-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Electric Field Treatment Enhances the Cytotoxicity of Plasma-Activated Liquids in a Three-Dimensional Human Colorectal Cancer Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7583. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44087-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas and plasma activated waters on Arabidopsis thaliana germination and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195512. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Effects of Electric Operating Parameters on Pulsed Corona Discharges in Humid Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2018.84005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cold-atmospheric plasma in oncology: a concise systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.175883591878647. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1758835918786475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Plasma Activated Medium on Head and Neck FaDu Cancerous Cells: Comparison of 3D and 2D Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1871520617666170801111055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Efficacy Of Plasma Activated Medium In 2d And 3d In Vitro Head And Neck Fadu Cancer Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpme.2017.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reactive oxygen and nitrogen species generated in three liquid media by low temperature helium plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4562), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04650-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic nitrogen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 07 (04), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.74008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown electric fields in dissociated hot gas mixtures of sulfur hexafluoride including teflon: Calculations with experimental validations and utilization in fluid dynamics arc simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.103302. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Studies of Pulsed Corona Discharges in Nitrogen at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.73006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects of plasma activated media on Multi-Cellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2016015823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Density of Ground State Atomic Oxygen from Both TALIF and Emission Spectroscopy in Hot Air Plasma Generated by Microwave Resonant Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/3/08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ar plasma jets induced by single and double dielectric barrier discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (11), pp.114901. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long time effects of low temperature Plasma Activated Media on 3D multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 12 p. ; 21421. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep21421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Injected in Multi-tip Pulsed Corona Discharge Reactor in Air at Atmospheric Pressure for Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4694-4700 ; Part B. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Studies of Double Dielectric Barrier Discharge and Microwave Argon Plasma Jets at Atmospheric Pressure for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judee Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3332-3338. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2404879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasmas at atmospheric pressure: toward new pharmaceutical treatments in medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibacterial activity of a microwave argon plasma jet at atmospheric pressure relies mainly on UV-C radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Castanié-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (40), 7 p. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/40/405201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasma-induced antiproliferative effects on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.043027. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic oxygen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.416-433. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2014/6986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-parametric study of sizes of dielectric barrier discharge setup and its effects on engineering of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis of proliferation and apoptosis of HCT116 multicell tumor spheroïds exposed to low temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and discharge dynamics models associated to optical emission spectroscopy for tuning the active species in helium–oxygen plasma jet in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy for quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multi-Tips Pulsed Corona Discharges in Air at Atmospheric Pressure for VOC Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Low-Temperature Plasma Jet on Thermal Stability and Physical Structure of Type I Collagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), pp.1688-1695. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections, transport and reaction coefficients of ions in He-Air mixtures for optimization of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ionization wave dynamics in low-temperature plasma jets from fluid modeling supported by experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data of ions in He-air mixtures for fluid modeling of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Analysis of Surface Corona Discharges in Ambient Air and Comparison With Volume Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1167-1176. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2184804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Gram-positive biofilms by low-temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (34), pp.345202. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/34/345202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Analysis of Pulsed Positive Multipoint Corona Discharges in Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2230-2231. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2138168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Thermal Techniques for the Characterization and Selection of Natural Biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.230-248. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb2030230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and spectroscopic analysis of a pure nitrogen mono-filamentary dielectric barrier discharge (MF-DBD) at 760Torr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/14/145201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and spectroscopic analysis of mono- and multi-tip pulsed corona discharges in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.065002. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/20/6/065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Distribution of a Monofilamentary Dielectric Barrier Discharge in Pure Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2128-2129. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2169429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependence of a pure krypton mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.13103. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data for atmospheric pressure non-thermal plasma investigations in environmental and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.034004. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/3/034004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nègre-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.13108. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.734--741. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV spectroscopy and post-discharge kinetic analysis of a pure xenon mono-filamentary dielectric barrier discharge (MF-DBD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.045206. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6 PART 1), pp.1004--1015. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of VUV emissions of Ar* 2 excimers using three-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.015201. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/42/1/015201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical analyses of DC positive corona discharge in N2/O2/CO2 gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and Secondary Streamer Dynamics in Pulsed Positive Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and modeling of positive streamer in air : towards an estimation of O and N radical production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (23), pp.234002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behavior and vacuum ultraviolet radiation efficiency of monofilamentary xenon dielectric barrier discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (12), pp.123309. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2745121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the formation and decay of KrXe* excimers at room temperature following selective excitation of the xenon 6s states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10), pp.1651-1674. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/40/10/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behavior and VUV efficiency of mono-filamentary xenon dielectric barrier micro-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.123309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical analysis of DC positive corona discharge in air and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.053304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of argon in a spatially stabilized mono-filamentary dielectric barrier micro-discharge: spectroscopic and kinetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (12), pp.1664-1678. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/12/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des procédures de collage de résines composites sur la dentine humaine par application de plasma à pression atmosphérique : étude in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological solutions activated by cold plasma at atmospheric pressure: a new therapeutic approach for skin wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of an atmospheric pressure cylindrical DBD reactor for NOx removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of Agave Americana fibers by cold plasma surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent organic pollutants removal mechanism using water falling film dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical circuit of the plasma jet reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on the positive corona discharge in the tip-plane reacto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric pressure plasma for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma-activated medium promotes wound healing by stimulation of human keratinocyte migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Societies for Investigative Dermatology meeting- ISID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of pharmaceutical pollutants in water using Pulsed-Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iya-Sou Djakaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma Jet Treatment Improves Human Keratinocyte Migration and Wound Closure Capacity without Causing Cellular Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th skin physiology international meeting (SPIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial combination of cold plasma activated water and pulsed electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plasma Medicine (ICPM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric helium plasma activates migration but not proliferation of human keratinocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Alberola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plasma Medicine (ICPM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed electric field as a key element to overcome plasma activated liquids limited cytotoxicity in 3D spheroids 8th International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse of effects of ambient air cold plasmas on germination of different genotypes of Arabidopsis Thaliana under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature air plasma effects on germination of two Brassica-ceae seeds, Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processing and Technology International Conference (Plasma Tech 2021) 07-09 april 2021 Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densités absolues de radicaux OH par LIF dans un jet plasma d'hélium à la pression atmosphérique pour applications médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plasma-activated medium on colorectal cancer cells in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Plasma for Cancer Treatment (IWPCT-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-activated saline solutions for cancer cells treatment and the implication of long-lived reactive oxygen and nitrogen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de traitements au plasma à barrière diélectrique dans l'air ambiant sur la germination et la surface de deux graines de Brassicacées : Arabidopsis thaliana et Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du plasma froid à pression atmosphérique sur le remodelage du collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de Recherche Dermatologique (C.A.R.D.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des plasmas pour la décontamination bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Qualité de l'air : filière Air &amp; Odeur en Occitanie de l’Université Fédérale Toulouse Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du plasma froid à pression atmosphérique sur le remodelage du collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of excited species in helium plasma jet in interaction with various surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges : Physics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT / Plasma Tech 2021 Joint Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas in ambient air on germination and plant growth of different genotypes of Arabidopsis thaliana seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSED ELECTRIC FIELDS ARE THE KEY TO OVERCOME PLASMA-ACTIVATED LIQUIDS LIMITS FOR CANCER THERAPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress on Electroporation and Pulsed Electric Fields in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma new tool for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Congress of International Drug Discovery Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium plasma jet at atmospheric pressure touching water, metal and dielectric surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24), June 9-14, 2019, Napoli (ITALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corona treatment on surface and mechanical properties of Aloe Vera fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oushabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Elfadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pulsed corona multi-tips reactor parameters on injected energy and ozone production at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019) 21-22 Feb 2019 Agadir (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of rotational and vibrational temperatures in microwave plasma torch operating in Ar or Air/Ar mixtures using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric-pressure plasma devices : new tools for medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019), Feb. 21-22, 2019, Agadir (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiation of plasma-activated liquid cytotoxicity with pulsed electric fields for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Plasma for Cancer Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cold helium plasma jet at atmospheric pressure impinging on glass, water and metal substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor effect of Plasma Activated Medium on human colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency transferred to the corona discharge reactor fed by a DC voltage in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des plasmas atmosphériques froids en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurencin-Dalicieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème Congrès de la Société Française de Chirurgie Orale, 31 mai - 1-2 juin 2018, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of effect of Plasma Activated Medium on FaDu (Head & Neck Cancer) MultiCellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the substrate on the discharge characteristics in an atmospheric-pressure helium plasma jet : Optical diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma and Pulsed Electric Field Combination Potentiates Anti-Tumour Effect in a Three Dimensional Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Workshop of Electroporation-Based Technologies and Treatments (EBTT 2018), Nov. 11-17, 2018, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Activated Medium (PAM) Effect on Human Colorectal Cancer and Investigation of Cell Death Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of germination and growth of Arabidopsis thaliana using low temperature plasmas and plasma activated waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic efficacy of Plasma Activated Medium in 2D and 3D in vitro Head and Neck FaDu cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma for Cancer Treatment (IWPCT 2018), March 20-21, 2018, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Impact On Bacterial Biofilms Response and Resistance To Cold Plasma Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du plasma atmosphérique froid en oncologie : une revue systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurencin-Dalicieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème Congrès de la SFCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. pp.03018, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sfco/20206603018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the cytotoxicity of Plasma Activated Medium by the quantification of free radical species generated by low-temperature plasma jet in liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3RD Edition of International Congress on Advanced Technologies (ICAT 2017), April 12-14, 2017, Safi (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Safi, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induce head and neck FaDu cancer cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Plasma for Cancer Treatment (IWPCT-2017), March 27–28, 2017, Institut Curie, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasma Activated Medium on human Head & Neck cancerous Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of free radicals species generates by He cold atmospheric plasma jet in different liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017) July, 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head and neck cancer treatment with plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Chemistry and Plasma Processing, Nov. 13-14, 2017, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational, vibrational and electronic temperatures of pulsed corona discharge at atmospheric pressure in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilms with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des cellules tumorales tête et cou (FaDu) aux traitements par milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated by low-temperature plasma jet in culture liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas réactif hors équilibre : Vers de nouvelles approches thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Internationale sur les Technologies Avancées, 25 et 26 Mai 2016, Safi (MAROC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Safi, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasma activated liquid media on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ring-rod argon plasma jets at atmospheric pressure for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated in culture medium by He low-temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cell death mechanisms of 3D multicellular tumor spheroids (MCTS) after contact with a plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana using 3 low temperature plasma devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOPA : 1st International Workshop on Plasma Agriculture, May 15-20, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature Plasmas at atmospheric pressure : Towards new pharmaceutical products in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Clinical Trials and Therapeutic Drug Monitoring, Aug. 22-24, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de la mort cellulaire de sphéroïdes HCT 116 après contact avec milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana seeds using 3 low temperature plasma setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Application of Plasma Technologies in Central European Agriculture (WAAPT), April 17-21, 2016, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids hors équilibre à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Congrès International Plasmas Énergies, 12-16 Decembre 2016, Antsiranana (MADAGASCAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Antsiranana, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of three low temperature plasmas on early events of Arabidopsis thaliana germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Phenomena Ionized gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative effects on multi-cellular tumor spheroids induced by low-temperature plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth inhibition and DNA damages on multi cellular tumour spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCT116 induced by Plasma activated medium, GDR AbioPlas, Nov. 18-19, 2015, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induces growth inhibition and DNA damages on multi cellular tumour spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPLASMAS &amp; PLASMAS WITH LIQUIDS - Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology, Sept. 13-17, 2015, Bertinoro (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Hydro-Dynamic Modeling with Experimental Validation of Cold Plasma Jets at Atmospheric Pressure for Biomedical and industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of low temperature plasmas ejected in open air for biomedical applications from diagnostic and modeling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of He low temperature plasma jet on multi cellular tumor spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects on multi cellular tumor spheroids exposed to low temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet in open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Castanié-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets anti-proliferatifs sur des spheroids mutli-cellulaires tumoraux induits par plasmas basse temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de biofilms bactériens par jet de plasma froid à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and near infrared optical emission spectroscopic analysis of a pure xenon mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-streamer propagation in pure xenon mono-filamentary dielectric barrier discharges induced by sub-microsecond mono-polar voltage pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tailor low temperature plasma at atmospheric pressure for a given biomedical application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacteria inactivation using two distinct devices of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zarrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multi-tip pulsed corona discharges in air at atmospheric pressure for VOC remova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8 : International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy, Camaret, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilm models with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 5 - 5th International Conference on biofilms, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Thermal Properties and Secondary Structure of Collagen with Atmospheric Plasma Jet Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between bactericidal potentialities of atmospheric and reduced pressure discharges and afterglows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ABioPlas Nantes France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation et de propagation des jets de plasmas froids générés à l’aide d’un flux d’hélium à la pression atmosphérique par décharges à barrières diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, 5-7 Décembre 2011, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric modeling of a positive point to plan corona discharge at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Raouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Flazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of plasma and laser treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Annual Meeting of the French Society of the Extracellular Matrix Biology (SFBMEC), Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma jet for bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma and UV treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Calorimétrie et d’Analyse Thermique (JCAT 41), Tozeur (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and calculated electron transport coefficients for H2O and N2-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma treatment and characterization of collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de plasmas froids pour le biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Abioplas, 18-19 Novembre 2010, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of surface corona discharges and comparisons with their homologous volume discharges in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the French Society of Electrostatics (SFE 2010), Aug. 30-Sept. 1st, 2010, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical And Electrical Analyses Of Pulsed Corona Discharges In Dry Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Cold Atmospheric Pressure Plasmas : Sources and Applications, June 22-24, 2009, Gent (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow contitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nègre-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Diagnotics Of Positive Corona Discharge In Air At Atmospheric Pressure For Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of electrical characteristics of surface and volume corona discharges in ambient air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependence of a krypton mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes (CIP 2009) June 22-26, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparison of a Dielectric Barrier Discharge Atmospheric Pressure Reactor in Bipolar and Monopolar Pulsed Conditions for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garyfallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Plasma Medicine (ICPM-2), March 16-20, 2009, San Antonio, Texas (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron swarm coefficients in CO2-Air mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy characterization of an atmospheric pressure Nitrogen DBD afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HTPP conference, July 7-11, 2008, Patras (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in water vapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th E‌urophysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XIX), July 15-19, 2008, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of a pure krypton dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and kinetic behavior of a pure krypton dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dissipated energy in DBD discharges using pulsed mono and bi polar electrical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of an atmospheric pressure DBD under unipolar pulsed HV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GD 2008 - 17th International Conference on Gas Discharges and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, Unknown Region. pp.269--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Electric Diagnostics of corona discharges in air at atmospheric pressure for gas pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma Modelling for flue gas pollution control : Basic data and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop &amp; Summer School on Plasma Physics (IWSSPP'08), July 3-5, 2008, Kiten (BULGARIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kiten, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamer dynamics in air corona discharges at atmospheric pressure: Comparisons between modelling and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streamers, sprites, leaders, lightning: from micro- to macroscales Leiden, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient xenon dielectric barrier discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative spectroscopic study of dielectric barrier discharges in rare gases: Ar, Kr, Xe, Kr-Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC positive corona discharge analyses in air and N2/O2/CO2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007: 16th International Colloquium on Plasma ,Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and comparison with experiment for a positive point to plane corona discharges in dry air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1046-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and decay of Ar2 excimers following selective excitation of 4s state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive point-to-plane corona discharge in air: electrical and optical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.963-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources 2004 Proceedings of the 10th International Symposium on the Science and Technology of Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on the Science and Technology of Light Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781482269178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Formation and Decay of Rare-Gas Excimers by Laser- Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon Counting - Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-hydrodynamics of micro-discharges in gases at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.442, 2011, 978-953-307-569-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Thermal Plasma Sources of Production of Active Species for Biomedical uses: Analyses, Optimization and Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011, 978-953-308-105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN électroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGIE Regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djakaou Iya-Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cognard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payrastre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFIN.2025.106420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oudrhiri Hassani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abahazem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyen Abahazem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Guedah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3533097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie March&#232;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galiacy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286001v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Prosper" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubuc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70071" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377825000443" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benterrouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sahli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae18df" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11070417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126619v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14030272" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263702v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Tizaoui" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104390" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma7040044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad80a1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marches" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.774" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cosimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gardou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acdbe6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gouarderes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marches" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107985" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103642" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosimi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4294" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ferrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aca12c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3194491" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776686v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810650" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351189v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bafoil" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189923" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778534v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202134801014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.692" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.703" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rassou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piquemal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111278" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12030721" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oushabi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Elfadili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammouni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44927-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44087-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41408-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2018.84005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03623518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jemmat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195512" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1758835918786475" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520617666170801111055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-9X65MRGP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaivin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2017.12.063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04650-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.74008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.73006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2016015823" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jud&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquemal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/3/08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21421" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.10.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P07ZBMKH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judee Florian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2404879" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frongia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2014/6986" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819944v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jomaa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6BBJJQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828102v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/40/405201" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hennad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.08.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7WTSKS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mraihi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819768v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benhenni" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819900v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045003" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VXDBJBFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819769v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747936" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268828v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2184804" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270388v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345202" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6357665CDE03F4B79936B0B2C952CC2E3B922CF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samouillan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gardou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2190303" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2138168" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608427v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyo Rodriguez Akerreta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/14/145201" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541471v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb2030230" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819919v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/6/065002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DJSQKSRD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leyssenne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2169429" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekstein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8X35J7WX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270323v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009178" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270200v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045206" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3404FC04BEBAD5CFD5D345E4B3F161DFFB16DCF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/1/015201" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02EC28AB15F0B13564FAF937541825B9BE5AE0DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819898v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCDTPWLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270180v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745121" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270173v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/10/002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF64C90DC7D53298C3E20A0FFEBA07D722110A56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819749v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270159v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Salamero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Millet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/12/011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B592F55724C74F85CC1B6ABFB455BD9CD082E80B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Biston" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752996v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753027v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752985v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753009v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iya-Sou Djakaou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753015v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288643v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753004v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778398v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911157v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778530v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778644v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812212v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812231v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818777v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812189v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778402v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778638v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555339v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966053v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164830v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555331v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555441v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555447v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965843v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555303v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555425v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555455v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Rols" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golzio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965921v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965979v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965578v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunand" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965981v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270329v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monsarrat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurencin-Dalicieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfco/20206603018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965980v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965983v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164831v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965920v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965918v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164829v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965917v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164837v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965989v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164832v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965985v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965987v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965986v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966048v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965984v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965582v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jemmat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164834v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966047v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164799v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jemmat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164835v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966049v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965632v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966052v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966050v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965576v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965530v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965531v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965575v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965815v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965528v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plewa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965814v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965813v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965524v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965911v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zarrouki" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965527v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965526v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965751v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965490v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965915v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965521v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965749v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965282v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Urquijo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basurto" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965910v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965748v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965747v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965522v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965750v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965489v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965488v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965746v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965907v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965745v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965908v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garyfallos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965242v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Juarez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965239v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hern&#225;ndez-&#193;vila" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953869v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953867v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965486v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503104v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965485v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164726v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965487v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164725v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953863v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953865v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965481v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965419v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953862v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965482v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272774v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledru" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781482269178" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270458v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71942" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047446v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047445v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529633v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djakaou Iya-Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cognard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payrastre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFIN.2025.106420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie March&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galiacy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Prosper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oudrhiri Hassani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abahazem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yadir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103997" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyen Abahazem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Guedah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3533097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377825000443" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benterrouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sahli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae18df" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11070417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Tizaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14030272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma7040044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad80a1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cosimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gardou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acdbe6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marches" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.774" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103784" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776686v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marches" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810650" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gouarderes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103642" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4294" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ferrer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aca12c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3194491" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202134801014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bafoil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189923" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.692" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.703" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rassou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piquemal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111278" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12030721" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oushabi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Elfadili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammouni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41408-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44927-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44087-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03623518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jemmat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195512" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2018.84005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1758835918786475" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520617666170801111055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-9X65MRGP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaivin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2017.12.063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04650-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.74008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.73006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2016015823" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquemal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/3/08" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jud&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21421" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.10.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P07ZBMKH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judee Florian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2404879" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6BBJJQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828102v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/40/405201" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819943v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frongia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2014/6986" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819944v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jomaa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hennad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828101v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.08.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7WTSKS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819942v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mraihi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samouillan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gardou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2190303" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benhenni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819900v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VXDBJBFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747936" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268828v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2184804" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345202" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6357665CDE03F4B79936B0B2C952CC2E3B922CF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2138168" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541471v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb2030230" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608427v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyo Rodriguez Akerreta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/14/145201" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819919v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/6/065002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DJSQKSRD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leyssenne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2169429" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009178" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekstein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8X35J7WX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045206" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3404FC04BEBAD5CFD5D345E4B3F161DFFB16DCF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270189v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/1/015201" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02EC28AB15F0B13564FAF937541825B9BE5AE0DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819898v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCDTPWLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270180v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745121" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270173v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/10/002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF64C90DC7D53298C3E20A0FFEBA07D722110A56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819749v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270159v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Salamero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Millet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/12/011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B592F55724C74F85CC1B6ABFB455BD9CD082E80B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Biston" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288643v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753015v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753004v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752996v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753027v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752985v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iya-Sou Djakaou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254039v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778398v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778638v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778649v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911157v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812221v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778530v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818777v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812189v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778402v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555356v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555455v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555303v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965843v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555339v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164830v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555331v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555441v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555447v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555417v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurencin-Dalicieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monsarrat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965817v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965982v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Rols" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golzio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965921v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965578v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965981v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270329v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfco/20206603018" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164831v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965920v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965918v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164829v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965917v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965989v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965986v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164832v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965985v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965987v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966048v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965984v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965582v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jemmat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164834v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966047v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164799v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jemmat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164835v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966049v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965632v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966052v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966050v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965530v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965576v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965531v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965575v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965528v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plewa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965815v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965814v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965813v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965524v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965911v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zarrouki" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965527v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965526v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965751v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965490v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965915v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965521v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965749v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965910v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965748v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965282v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Urquijo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basurto" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965747v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965522v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965750v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965489v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965907v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965488v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965746v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965745v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965908v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garyfallos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965242v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Juarez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965487v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965239v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hern&#225;ndez-&#193;vila" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953869v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953867v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965486v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503104v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965485v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164726v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164725v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953863v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953865v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965481v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965419v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953862v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965482v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272774v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledru" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781482269178" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270458v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71942" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047446v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047445v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529633v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>