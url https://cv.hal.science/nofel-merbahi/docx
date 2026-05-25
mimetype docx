--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nofel Merbahi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE TRAITEMENT AVEC UN PLASMA D'UN MELANGE D'AU MOINS DEUX PHASES LIQUIDES EN VUE DE LA SEPARATION DES DEUX PHASES LIQUIDES DU MELANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2024165826. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d’un mélange d’au moins deux phases liquides en vue de la séparation des deux phases liquides du mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2301247. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3801661. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019234350. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoprothèse vasculaire à propriétés anti-thrombotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3082116A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for emitting a plasma jet from the atmospheric pressure air at ambient temperature and pressure, and use of said device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2012141321A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’émission d’un jet de plasma à partir de l’air atmosphérique à température et pression ambiantes et utilisation d’un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2947416A1. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative zirconia surface activation via grit-blasting and post-discharge plasma pretreatment for covalent grafting of organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.106420. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SURFIN.2025.106420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological solutions activated by cold plasma at atmospheric pressure: A new therapeutic approach for skin wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marchès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galiacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.118001. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Composite Resin Bonding on Dental Tissues Using Cold Atmospheric Plasma Discharge: A Systematic Literature Review and Proposal for a Redaction Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (9), </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-pressure nitrogen afterglow on surface and mechanical properties of agave americana fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.103997. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2024.103997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tip Distribution on Plasma Energy Efficiency in Pulsed Multitip-Plane Corona Discharge at Atmospheric Pressure in Dry and Humid Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), pp.259-264. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2025.3533097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and efficiency evaluation of cold plasma treatment for distilled water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (3), pp.E84. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377825000443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC high voltage corona discharge: production of reactive species in deionized water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Benterrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (45), pp.455203. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae18df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Fermentation Assisted by Pulsed Electric Fields, Magnetic Fields and Cold Atmospheric Plasma: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Debouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (7), pp.417. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation11070417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cold atmospheric plasma treatment on black tea kombucha fermentation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.101377. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient aqueous degradation of fluoranthene using non-thermal plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Tizaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, pp.104390. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2025.104390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Clinical Potential of Cold Atmospheric Plasma in Dentistry as an Alternative to Antibiotic Therapy. Comment on Gross et al. Guided Plasma Application in Dentistry—An Alternative to Antibiotic Therapy. Antibiotics 2024, 13, 735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics14030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les milieux activés par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Pulsed-Corona discharges for degradation of emerging pharmaceutical pollutants in water and toxicity by-products control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.106127. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell density and extracellular matrix composition mitigate bacterial biofilm sensitivity to UV-C LED irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13123-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Plasma Jets: Electrical Modeling Based on Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plasma7040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and scaling-up of multi-tip pulsed-corona air discharges for degradation of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.025202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad80a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced fluorescence measurements of spatially resolved OH densities in a helium plasma jet interacting with three different targets in the open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (6), pp.065012. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acdbe6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">765 Cold atmospheric plasma-activated medium promotes wound healing by stimulation of human keratinocyte migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (5), pp.S131. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jid.2023.03.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency and equivalent electrical circuit of the multi-tips pulsed corona discharge in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.103784. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma Jet Treatment Improves Human Keratinocyte Migration and Wound Closure Capacity without Causing Cellular Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Albérola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (18), pp.10650. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231810650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold helium plasma jet does not stimulate collagen remodeling in a 3D human dermal substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.107985. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency in tip-to-plane air corona discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.103642. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active species evolution in presence of different targets impacted by helium plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac4294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mapping of the ozone distribution in a pulsed positive corona discharge to estimate the efficiency of ozone production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (12), pp.125608. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/aca12c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical electric fields in hot SF 6 , C 2 F 4 and Cu mixtures: Calculations with experimental validations for gas circuit breaker applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1711 - 1720. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2022.3194491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Equivalent Circuit of Multi-Tips Pulsed Corona Discharge Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.01014. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202134801014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dielectric Barrier Ambient Air Plasma on Two Brassicaceae Seeds: Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Plasma-Activated Seed Germination, 22 (18), pp.9923. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22189923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.694. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational temperature of NOγ band in pulsed corona discharge for tip-to-plane configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.110-113. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical equivalent circuit and modeling of a pulsed air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of argon/air mixture microwave plasmas using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370, pp.111278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2020.111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Potential of Two Plasma-Activated Liquids: Implication of Long-Lived Reactive Oxygen and Nitrogen Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.721. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12030721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corona discharge treatment on surface and mechanical properties of Aloe Vera fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oushabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Elfadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of in vitro cellular steps induced by antitumor treatment with plasma-activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4866. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41408-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights of low-temperature plasma effects on germination of three genotypes of Arabidopsis thaliana seeds under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8649. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44927-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Electric Field Treatment Enhances the Cytotoxicity of Plasma-Activated Liquids in a Three-Dimensional Human Colorectal Cancer Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7583. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44087-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas and plasma activated waters on Arabidopsis thaliana germination and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195512. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Effects of Electric Operating Parameters on Pulsed Corona Discharges in Humid Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2018.84005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cold-atmospheric plasma in oncology: a concise systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.175883591878647. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1758835918786475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Plasma Activated Medium on Head and Neck FaDu Cancerous Cells: Comparison of 3D and 2D Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1871520617666170801111055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Efficacy Of Plasma Activated Medium In 2d And 3d In Vitro Head And Neck Fadu Cancer Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpme.2017.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reactive oxygen and nitrogen species generated in three liquid media by low temperature helium plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4562), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04650-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic nitrogen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 07 (04), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.74008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown electric fields in dissociated hot gas mixtures of sulfur hexafluoride including teflon: Calculations with experimental validations and utilization in fluid dynamics arc simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.103302. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Studies of Pulsed Corona Discharges in Nitrogen at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.73006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects of plasma activated media on Multi-Cellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2016015823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Density of Ground State Atomic Oxygen from Both TALIF and Emission Spectroscopy in Hot Air Plasma Generated by Microwave Resonant Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/3/08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ar plasma jets induced by single and double dielectric barrier discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (11), pp.114901. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long time effects of low temperature Plasma Activated Media on 3D multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 12 p. ; 21421. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep21421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Injected in Multi-tip Pulsed Corona Discharge Reactor in Air at Atmospheric Pressure for Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4694-4700 ; Part B. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Studies of Double Dielectric Barrier Discharge and Microwave Argon Plasma Jets at Atmospheric Pressure for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judee Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3332-3338. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2404879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasmas at atmospheric pressure: toward new pharmaceutical treatments in medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibacterial activity of a microwave argon plasma jet at atmospheric pressure relies mainly on UV-C radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Castanié-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (40), 7 p. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/40/405201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasma-induced antiproliferative effects on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.043027. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic oxygen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.416-433. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2014/6986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-parametric study of sizes of dielectric barrier discharge setup and its effects on engineering of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis of proliferation and apoptosis of HCT116 multicell tumor spheroïds exposed to low temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and discharge dynamics models associated to optical emission spectroscopy for tuning the active species in helium–oxygen plasma jet in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy for quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multi-Tips Pulsed Corona Discharges in Air at Atmospheric Pressure for VOC Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Low-Temperature Plasma Jet on Thermal Stability and Physical Structure of Type I Collagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), pp.1688-1695. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections, transport and reaction coefficients of ions in He-Air mixtures for optimization of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ionization wave dynamics in low-temperature plasma jets from fluid modeling supported by experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data of ions in He-air mixtures for fluid modeling of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Analysis of Surface Corona Discharges in Ambient Air and Comparison With Volume Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1167-1176. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2184804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Gram-positive biofilms by low-temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (34), pp.345202. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/34/345202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Analysis of Pulsed Positive Multipoint Corona Discharges in Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2230-2231. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2138168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Thermal Techniques for the Characterization and Selection of Natural Biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.230-248. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb2030230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and spectroscopic analysis of a pure nitrogen mono-filamentary dielectric barrier discharge (MF-DBD) at 760Torr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/14/145201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and spectroscopic analysis of mono- and multi-tip pulsed corona discharges in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.065002. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/20/6/065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Distribution of a Monofilamentary Dielectric Barrier Discharge in Pure Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2128-2129. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2169429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependence of a pure krypton mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.13103. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data for atmospheric pressure non-thermal plasma investigations in environmental and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.034004. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/3/034004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nègre-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.13108. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.734--741. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV spectroscopy and post-discharge kinetic analysis of a pure xenon mono-filamentary dielectric barrier discharge (MF-DBD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.045206. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6 PART 1), pp.1004--1015. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of VUV emissions of Ar* 2 excimers using three-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.015201. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/42/1/015201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical analyses of DC positive corona discharge in N2/O2/CO2 gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and Secondary Streamer Dynamics in Pulsed Positive Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and modeling of positive streamer in air : towards an estimation of O and N radical production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (23), pp.234002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behavior and vacuum ultraviolet radiation efficiency of monofilamentary xenon dielectric barrier discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (12), pp.123309. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2745121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the formation and decay of KrXe* excimers at room temperature following selective excitation of the xenon 6s states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10), pp.1651-1674. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/40/10/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behavior and VUV efficiency of mono-filamentary xenon dielectric barrier micro-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.123309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical analysis of DC positive corona discharge in air and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.053304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of argon in a spatially stabilized mono-filamentary dielectric barrier micro-discharge: spectroscopic and kinetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (12), pp.1664-1678. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/12/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des procédures de collage de résines composites sur la dentine humaine par application de plasma à pression atmosphérique : étude in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological solutions activated by cold plasma at atmospheric pressure: a new therapeutic approach for skin wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of an atmospheric pressure cylindrical DBD reactor for NOx removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of Agave Americana fibers by cold plasma surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent organic pollutants removal mechanism using water falling film dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical circuit of the plasma jet reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on the positive corona discharge in the tip-plane reacto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric pressure plasma for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma-activated medium promotes wound healing by stimulation of human keratinocyte migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Societies for Investigative Dermatology meeting- ISID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of pharmaceutical pollutants in water using Pulsed-Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iya-Sou Djakaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma Jet Treatment Improves Human Keratinocyte Migration and Wound Closure Capacity without Causing Cellular Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th skin physiology international meeting (SPIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial combination of cold plasma activated water and pulsed electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plasma Medicine (ICPM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric helium plasma activates migration but not proliferation of human keratinocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Alberola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plasma Medicine (ICPM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed electric field as a key element to overcome plasma activated liquids limited cytotoxicity in 3D spheroids 8th International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse of effects of ambient air cold plasmas on germination of different genotypes of Arabidopsis Thaliana under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature air plasma effects on germination of two Brassica-ceae seeds, Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processing and Technology International Conference (Plasma Tech 2021) 07-09 april 2021 Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densités absolues de radicaux OH par LIF dans un jet plasma d'hélium à la pression atmosphérique pour applications médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plasma-activated medium on colorectal cancer cells in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Plasma for Cancer Treatment (IWPCT-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-activated saline solutions for cancer cells treatment and the implication of long-lived reactive oxygen and nitrogen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de traitements au plasma à barrière diélectrique dans l'air ambiant sur la germination et la surface de deux graines de Brassicacées : Arabidopsis thaliana et Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du plasma froid à pression atmosphérique sur le remodelage du collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de Recherche Dermatologique (C.A.R.D.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des plasmas pour la décontamination bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Qualité de l'air : filière Air &amp; Odeur en Occitanie de l’Université Fédérale Toulouse Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du plasma froid à pression atmosphérique sur le remodelage du collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of excited species in helium plasma jet in interaction with various surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges : Physics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT / Plasma Tech 2021 Joint Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas in ambient air on germination and plant growth of different genotypes of Arabidopsis thaliana seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSED ELECTRIC FIELDS ARE THE KEY TO OVERCOME PLASMA-ACTIVATED LIQUIDS LIMITS FOR CANCER THERAPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress on Electroporation and Pulsed Electric Fields in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma new tool for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Congress of International Drug Discovery Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium plasma jet at atmospheric pressure touching water, metal and dielectric surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24), June 9-14, 2019, Napoli (ITALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corona treatment on surface and mechanical properties of Aloe Vera fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oushabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Elfadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pulsed corona multi-tips reactor parameters on injected energy and ozone production at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019) 21-22 Feb 2019 Agadir (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of rotational and vibrational temperatures in microwave plasma torch operating in Ar or Air/Ar mixtures using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric-pressure plasma devices : new tools for medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019), Feb. 21-22, 2019, Agadir (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiation of plasma-activated liquid cytotoxicity with pulsed electric fields for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Plasma for Cancer Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cold helium plasma jet at atmospheric pressure impinging on glass, water and metal substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor effect of Plasma Activated Medium on human colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency transferred to the corona discharge reactor fed by a DC voltage in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des plasmas atmosphériques froids en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurencin-Dalicieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème Congrès de la Société Française de Chirurgie Orale, 31 mai - 1-2 juin 2018, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of effect of Plasma Activated Medium on FaDu (Head & Neck Cancer) MultiCellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the substrate on the discharge characteristics in an atmospheric-pressure helium plasma jet : Optical diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma and Pulsed Electric Field Combination Potentiates Anti-Tumour Effect in a Three Dimensional Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Workshop of Electroporation-Based Technologies and Treatments (EBTT 2018), Nov. 11-17, 2018, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Activated Medium (PAM) Effect on Human Colorectal Cancer and Investigation of Cell Death Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of germination and growth of Arabidopsis thaliana using low temperature plasmas and plasma activated waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic efficacy of Plasma Activated Medium in 2D and 3D in vitro Head and Neck FaDu cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma for Cancer Treatment (IWPCT 2018), March 20-21, 2018, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Impact On Bacterial Biofilms Response and Resistance To Cold Plasma Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du plasma atmosphérique froid en oncologie : une revue systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurencin-Dalicieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème Congrès de la SFCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. pp.03018, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sfco/20206603018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the cytotoxicity of Plasma Activated Medium by the quantification of free radical species generated by low-temperature plasma jet in liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3RD Edition of International Congress on Advanced Technologies (ICAT 2017), April 12-14, 2017, Safi (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Safi, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induce head and neck FaDu cancer cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Plasma for Cancer Treatment (IWPCT-2017), March 27–28, 2017, Institut Curie, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasma Activated Medium on human Head & Neck cancerous Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of free radicals species generates by He cold atmospheric plasma jet in different liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017) July, 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head and neck cancer treatment with plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Chemistry and Plasma Processing, Nov. 13-14, 2017, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational, vibrational and electronic temperatures of pulsed corona discharge at atmospheric pressure in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilms with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des cellules tumorales tête et cou (FaDu) aux traitements par milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated by low-temperature plasma jet in culture liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas réactif hors équilibre : Vers de nouvelles approches thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Internationale sur les Technologies Avancées, 25 et 26 Mai 2016, Safi (MAROC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Safi, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasma activated liquid media on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ring-rod argon plasma jets at atmospheric pressure for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated in culture medium by He low-temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cell death mechanisms of 3D multicellular tumor spheroids (MCTS) after contact with a plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana using 3 low temperature plasma devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOPA : 1st International Workshop on Plasma Agriculture, May 15-20, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature Plasmas at atmospheric pressure : Towards new pharmaceutical products in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Clinical Trials and Therapeutic Drug Monitoring, Aug. 22-24, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de la mort cellulaire de sphéroïdes HCT 116 après contact avec milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana seeds using 3 low temperature plasma setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Application of Plasma Technologies in Central European Agriculture (WAAPT), April 17-21, 2016, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids hors équilibre à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Congrès International Plasmas Énergies, 12-16 Decembre 2016, Antsiranana (MADAGASCAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Antsiranana, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of three low temperature plasmas on early events of Arabidopsis thaliana germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Phenomena Ionized gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative effects on multi-cellular tumor spheroids induced by low-temperature plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth inhibition and DNA damages on multi cellular tumour spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCT116 induced by Plasma activated medium, GDR AbioPlas, Nov. 18-19, 2015, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induces growth inhibition and DNA damages on multi cellular tumour spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPLASMAS &amp; PLASMAS WITH LIQUIDS - Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology, Sept. 13-17, 2015, Bertinoro (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Hydro-Dynamic Modeling with Experimental Validation of Cold Plasma Jets at Atmospheric Pressure for Biomedical and industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of low temperature plasmas ejected in open air for biomedical applications from diagnostic and modeling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of He low temperature plasma jet on multi cellular tumor spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects on multi cellular tumor spheroids exposed to low temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet in open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Castanié-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets anti-proliferatifs sur des spheroids mutli-cellulaires tumoraux induits par plasmas basse temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de biofilms bactériens par jet de plasma froid à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and near infrared optical emission spectroscopic analysis of a pure xenon mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-streamer propagation in pure xenon mono-filamentary dielectric barrier discharges induced by sub-microsecond mono-polar voltage pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tailor low temperature plasma at atmospheric pressure for a given biomedical application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacteria inactivation using two distinct devices of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zarrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multi-tip pulsed corona discharges in air at atmospheric pressure for VOC remova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8 : International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy, Camaret, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilm models with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 5 - 5th International Conference on biofilms, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Thermal Properties and Secondary Structure of Collagen with Atmospheric Plasma Jet Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between bactericidal potentialities of atmospheric and reduced pressure discharges and afterglows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ABioPlas Nantes France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation et de propagation des jets de plasmas froids générés à l’aide d’un flux d’hélium à la pression atmosphérique par décharges à barrières diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, 5-7 Décembre 2011, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric modeling of a positive point to plan corona discharge at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Raouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Flazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of plasma and laser treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Annual Meeting of the French Society of the Extracellular Matrix Biology (SFBMEC), Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma jet for bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma and UV treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Calorimétrie et d’Analyse Thermique (JCAT 41), Tozeur (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and calculated electron transport coefficients for H2O and N2-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma treatment and characterization of collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de plasmas froids pour le biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Abioplas, 18-19 Novembre 2010, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of surface corona discharges and comparisons with their homologous volume discharges in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the French Society of Electrostatics (SFE 2010), Aug. 30-Sept. 1st, 2010, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical And Electrical Analyses Of Pulsed Corona Discharges In Dry Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Cold Atmospheric Pressure Plasmas : Sources and Applications, June 22-24, 2009, Gent (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow contitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nègre-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Diagnotics Of Positive Corona Discharge In Air At Atmospheric Pressure For Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of electrical characteristics of surface and volume corona discharges in ambient air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependence of a krypton mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes (CIP 2009) June 22-26, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparison of a Dielectric Barrier Discharge Atmospheric Pressure Reactor in Bipolar and Monopolar Pulsed Conditions for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garyfallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Plasma Medicine (ICPM-2), March 16-20, 2009, San Antonio, Texas (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron swarm coefficients in CO2-Air mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy characterization of an atmospheric pressure Nitrogen DBD afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HTPP conference, July 7-11, 2008, Patras (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in water vapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th E‌urophysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XIX), July 15-19, 2008, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of a pure krypton dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and kinetic behavior of a pure krypton dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dissipated energy in DBD discharges using pulsed mono and bi polar electrical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of an atmospheric pressure DBD under unipolar pulsed HV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GD 2008 - 17th International Conference on Gas Discharges and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, Unknown Region. pp.269--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Electric Diagnostics of corona discharges in air at atmospheric pressure for gas pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma Modelling for flue gas pollution control : Basic data and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop &amp; Summer School on Plasma Physics (IWSSPP'08), July 3-5, 2008, Kiten (BULGARIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kiten, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamer dynamics in air corona discharges at atmospheric pressure: Comparisons between modelling and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streamers, sprites, leaders, lightning: from micro- to macroscales Leiden, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient xenon dielectric barrier discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative spectroscopic study of dielectric barrier discharges in rare gases: Ar, Kr, Xe, Kr-Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC positive corona discharge analyses in air and N2/O2/CO2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007: 16th International Colloquium on Plasma ,Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and comparison with experiment for a positive point to plane corona discharges in dry air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1046-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and decay of Ar2 excimers following selective excitation of 4s state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive point-to-plane corona discharge in air: electrical and optical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.963-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources 2004 Proceedings of the 10th International Symposium on the Science and Technology of Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on the Science and Technology of Light Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781482269178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Formation and Decay of Rare-Gas Excimers by Laser- Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon Counting - Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-hydrodynamics of micro-discharges in gases at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.442, 2011, 978-953-307-569-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Thermal Plasma Sources of Production of Active Species for Biomedical uses: Analyses, Optimization and Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011, 978-953-308-105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN électroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGIE Regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nofel Merbahi </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCEDE DE TRAITEMENT AVEC UN PLASMA D'UN MELANGE D'AU MOINS DEUX PHASES LIQUIDES EN VUE DE LA SEPARATION DES DEUX PHASES LIQUIDES DU MELANGE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: WO2024165826. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de traitement d’un mélange d’au moins deux phases liquides en vue de la séparation des deux phases liquides du mélange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2301247. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05006966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3801661. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENDOPROTHESE VASCULAIRE A PROPRIETES ANTI-THROMBOTIQUES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2019234350. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05011668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endoprothèse vasculaire à propriétés anti-thrombotiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cognard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Payrastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3082116A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Device for emitting a plasma jet from the atmospheric pressure air at ambient temperature and pressure, and use of said device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : US2012141321A1. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif d’émission d’un jet de plasma à partir de l’air atmosphérique à température et pression ambiantes et utilisation d’un tel dispositif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2947416A1. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (90)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovative zirconia surface activation via grit-blasting and post-discharge plasma pretreatment for covalent grafting of organosilanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Gressier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surfaces and Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64, pp.106420. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/J.SURFIN.2025.106420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of low-pressure nitrogen afterglow on surface and mechanical properties of agave americana fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Yadir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 37, pp.103997. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2024.103997⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Tip Distribution on Plasma Energy Efficiency in Pulsed Multitip-Plane Corona Discharge at Atmospheric Pressure in Dry and Humid Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 53 (2), pp.259-264. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2025.3533097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study and efficiency evaluation of cold plasma treatment for distilled water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hasna Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 91 (3), pp.E84. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0022377825000443⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological solutions activated by cold plasma at atmospheric pressure: A new therapeutic approach for skin wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marchès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Galiacy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 186, pp.118001. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.biopha.2025.118001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05013024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Composite Resin Bonding on Dental Tissues Using Cold Atmospheric Plasma Discharge: A Systematic Literature Review and Proposal for a Redaction Grid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Prosper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processes and Polymers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (9), </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ppap.70071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial Fermentation Assisted by Pulsed Electric Fields, Magnetic Fields and Cold Atmospheric Plasma: State of the Art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Debouba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (7), pp.417. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation11070417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cold atmospheric plasma treatment on black tea kombucha fermentation dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nahed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Food Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (2), pp.101377. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.afres.2025.101377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05286000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC high voltage corona discharge: production of reactive species in deionized water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lyes Benterrouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Sahli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 58 (45), pp.455203. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ae18df⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05353154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les milieux activés par plasma froid à pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41 (1), pp.40-46. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2024192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04924908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient aqueous degradation of fluoranthene using non-thermal plasma treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Tizaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40, pp.104390. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2025.104390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05263702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing the Clinical Potential of Cold Atmospheric Plasma in Dentistry as an Alternative to Antibiotic Therapy. Comment on Gross et al. Guided Plasma Application in Dentistry—An Alternative to Antibiotic Therapy. Antibiotics 2024, 13, 735</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Canal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antibiotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (3), pp.272. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/antibiotics14030272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air Pulsed-Corona discharges for degradation of emerging pharmaceutical pollutants in water and toxicity by-products control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Water Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 67, pp.106127. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jwpe.2024.106127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04693514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell density and extracellular matrix composition mitigate bacterial biofilm sensitivity to UV-C LED irradiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 108 (1), pp.286. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-024-13123-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04695202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Efficiency of Plasma Jets: Electrical Modeling Based on Experimental Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Hani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">plasma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 7 (4), pp.826-841. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/plasma7040044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study and scaling-up of multi-tip pulsed-corona air discharges for degradation of paracetamol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 58 (2), pp.025202. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ad80a1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de l'électricité et de l'électronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1, pp.44 - 51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04255869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency and equivalent electrical circuit of the multi-tips pulsed corona discharge in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 122, pp.103784. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2022.103784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">765 Cold atmospheric plasma-activated medium promotes wound healing by stimulation of human keratinocyte migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Investigative Dermatology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 143 (5), pp.S131. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jid.2023.03.774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced fluorescence measurements of spatially resolved OH densities in a helium plasma jet interacting with three different targets in the open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (6), pp.065012. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acdbe6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold helium plasma jet does not stimulate collagen remodeling in a 3D human dermal substitute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioelectrochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 143, pp.107985. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bioelechem.2021.107985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma energy efficiency in tip-to-plane air corona discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electrostatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 115, pp.103642. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.elstat.2021.103642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03464219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active species evolution in presence of different targets impacted by helium plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6463/ac4294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03510293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental mapping of the ozone distribution in a pulsed positive corona discharge to estimate the efficiency of ozone production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Ferrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Scripta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 97 (12), pp.125608. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1402-4896/aca12c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical electric fields in hot SF 6 , C 2 F 4 and Cu mixtures: Calculations with experimental validations for gas circuit breaker applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.1711 - 1720. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2022.3194491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma Jet Treatment Improves Human Keratinocyte Migration and Wound Closure Capacity without Causing Cellular Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emily Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Albérola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 23 (18), pp.10650. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms231810650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776686v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (7), pp.694. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/life11070694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03287934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Equivalent Circuit of Multi-Tips Pulsed Corona Discharge Reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATEC Web of Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.01014. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/matecconf/202134801014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Dielectric Barrier Ambient Air Plasma on Two Brassicaceae Seeds: Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Plasma-Activated Seed Germination, 22 (18), pp.9923. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms22189923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical equivalent circuit and modeling of a pulsed air corona discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.119-124. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.703⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrational temperature of NOγ band in pulsed corona discharge for tip-to-plane configuration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.110-113. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterization of argon/air mixture microwave plasmas using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 370, pp.111278. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jms.2020.111278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02560456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Potential of Two Plasma-Activated Liquids: Implication of Long-Lived Reactive Oxygen and Nitrogen Species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp.721. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12030721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corona discharge treatment on surface and mechanical properties of Aloe Vera fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oushabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Elfadili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.46-51. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2019.07.527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of a corona discharge induced by natural high voltage due to vertical potential gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Plasma Research Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 1 (1), pp.015013. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2516-1067/ab0563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights of low-temperature plasma effects on germination of three genotypes of Arabidopsis thaliana seeds under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Le Ru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.8649. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44927-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02480532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed Electric Field Treatment Enhances the Cytotoxicity of Plasma-Activated Liquids in a Three-Dimensional Human Colorectal Cancer Cell Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.7583. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-44087-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidation of in vitro cellular steps induced by antitumor treatment with plasma-activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), pp.4866. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41408-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Investigation of Effects of Electric Operating Parameters on Pulsed Corona Discharges in Humid Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2018.84005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas and plasma activated waters on Arabidopsis thaliana germination and growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0195512. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0195512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Plasma Activated Medium on Head and Neck FaDu Cancerous Cells: Comparison of 3D and 2D Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anti-Cancer Agents in Medicinal Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (6), pp.776-783. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1871520617666170801111055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of cold-atmospheric plasma in oncology: a concise systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Therapeutic Advances in Medical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10, pp.175883591878647. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1758835918786475⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Efficacy Of Plasma Activated Medium In 2d And 3d In Vitro Head And Neck Fadu Cancer Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chaivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Plasma Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (1), pp.40-41. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cpme.2017.12.063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of reactive oxygen and nitrogen species generated in three liquid media by low temperature helium plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (4562), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-04650-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02194995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic nitrogen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 07 (04), pp.93-115. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.74008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breakdown electric fields in dissociated hot gas mixtures of sulfur hexafluoride including teflon: Calculations with experimental validations and utilization in fluid dynamics arc simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Reichert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Petchanka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 121 (10), pp.103302. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4977864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Studies of Pulsed Corona Discharges in Nitrogen at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of analytical Sciences, Methods and Instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (3), pp.57-74. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/jasmi.2017.73006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects of plasma activated media on Multi-Cellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.47-57. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/PlasmaMed.2016015823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Ar plasma jets induced by single and double dielectric barrier discharges at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120 (11), pp.114901. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4961037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative Determination of Density of Ground State Atomic Oxygen from Both TALIF and Emission Spectroscopy in Hot Air Plasma Generated by Microwave Resonant Cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (3), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1009-0630/18/3/08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short and long time effects of low temperature Plasma Activated Media on 3D multicellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6, 12 p. ; 21421. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep21421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Studies of Double Dielectric Barrier Discharge and Microwave Argon Plasma Jets at Atmospheric Pressure for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judee Florian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (9), pp.3332-3338. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2015.2404879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03269968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Injected in Multi-tip Pulsed Corona Discharge Reactor in Air at Atmospheric Pressure for Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today: Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (9), pp.4694-4700 ; Part B. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matpr.2015.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasma-induced antiproliferative effects on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16, pp.043027. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/16/4/043027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurements of absolute atomic oxygen density by two-photon absorption laser-induced fluorescence spectroscopy in hot air plasma generated by microwave resonant cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Science International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (3), pp.416-433. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/PSIJ/2014/6986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-parametric study of sizes of dielectric barrier discharge setup and its effects on engineering of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (2), pp.12-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature plasmas at atmospheric pressure: toward new pharmaceutical treatments in medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pathak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 28 (2), pp.123-135. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/fcp.12018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antibacterial activity of a microwave argon plasma jet at atmospheric pressure relies mainly on UV-C radiations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mansour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Castanié-Cornet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 47 (40), 7 p. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/47/40/405201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric cold plasmas for biofilm inactivation: does biofilm extracellular matrix limit the bactericidal process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Seyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irina Randrianjatovo-Gbalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical kinetics and discharge dynamics models associated to optical emission spectroscopy for tuning the active species in helium–oxygen plasma jet in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy for quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spectrochimica Acta Part B: Atomic Spectroscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 89 (1), pp.66-76. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sab.2013.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Multi-Tips Pulsed Corona Discharges in Air at Atmospheric Pressure for VOC Removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Plasma Environmental Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (1), pp.75-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D analysis of proliferation and apoptosis of HCT116 multicell tumor spheroïds exposed to low temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lobjois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of ionization wave dynamics in low-temperature plasma jets from fluid modeling supported by experimental investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (4), pp.045003. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/21/4/045003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data of ions in He-air mixtures for fluid modeling of low temperature plasma jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4747936⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and Spectroscopic Analysis of Surface Corona Discharges in Ambient Air and Comparison With Volume Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (4), pp.1167-1176. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2184804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03268828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Gram-positive biofilms by low-temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 45 (34), pp.345202. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/45/34/345202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collision cross sections, transport and reaction coefficients of ions in He-Air mixtures for optimization of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hennad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.043301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Low-Temperature Plasma Jet on Thermal Stability and Physical Structure of Type I Collagen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (6), pp.1688-1695. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2012.2190303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Analysis of Pulsed Positive Multipoint Corona Discharges in Air at Atmospheric Pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2230-2231. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2138168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Thermal Techniques for the Characterization and Selection of Natural Biomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Functional Biomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.230-248. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jfb2030230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03541471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric and spectroscopic analysis of a pure nitrogen mono-filamentary dielectric barrier discharge (MF-DBD) at 760Torr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (14), pp.145201. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/44/14/145201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00608427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and spectroscopic analysis of mono- and multi-tip pulsed corona discharges in air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (6), pp.065002. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/20/6/065002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatiotemporal Distribution of a Monofilamentary Dielectric Barrier Discharge in Pure Nitrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Carman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 39 (11), pp.2128-2129. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2011.2169429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basic data for atmospheric pressure non-thermal plasma investigations in environmental and biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 19 (3), pp.034004. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/19/3/034004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nègre-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.13108. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependence of a pure krypton mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (1), pp.13103. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap/2009178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV spectroscopy and post-discharge kinetic analysis of a pure xenon mono-filamentary dielectric barrier discharge (MF-DBD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.045206. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/42/4/045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atmospheric pressure dielectric barrier discharges under unipolar and bipolar HV excitation in view of chemical reactivity in afterglow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 37 (6 PART 1), pp.1004--1015. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2009.2014871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The study of VUV emissions of Ar* 2 excimers using three-photon absorption laser-induced fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (1), pp.015201. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/42/1/015201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of an atmospheric pressure dbd afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13 (3-4), pp.359--372. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v13.i3-4.90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of dielectric barrier discharges under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Dielectrics and Electrical Insulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.734--741. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDEI.2009.5128513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and electrical analyses of DC positive corona discharge in N2/O2/CO2 gas mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal - Applied Physics (EPJ AP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (1), pp.55-61. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjap:2008035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primary and Secondary Streamer Dynamics in Pulsed Positive Corona Discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 36 (4), pp.924-925</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental analysis and modeling of positive streamer in air : towards an estimation of O and N radical production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 41 (23), pp.234002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behavior and vacuum ultraviolet radiation efficiency of monofilamentary xenon dielectric barrier discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101 (12), pp.123309. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2745121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the formation and decay of KrXe* excimers at room temperature following selective excitation of the xenon 6s states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics B: Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 40 (10), pp.1651-1674. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-4075/40/10/002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behavior and VUV efficiency of mono-filamentary xenon dielectric barrier micro-discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.123309</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03822011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical analysis of DC positive corona discharge in air and N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;, O&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP : Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 101, pp.053304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03819749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence of argon in a spatially stabilized mono-filamentary dielectric barrier micro-discharge: spectroscopic and kinetic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Salamero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Millet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 37 (12), pp.1664-1678. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/37/12/011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (121)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des procédures de collage de résines composites sur la dentine humaine par application de plasma à pression atmosphérique : étude in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Canceill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Biston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological solutions activated by cold plasma at atmospheric pressure: a new therapeutic approach for skin wound healing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de Génie Électrique SGE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, cnrs, ups, Jul 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05398187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermal modelling of an atmospheric pressure cylindrical DBD reactor for NOx removal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Piquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XXVI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Brno, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of humidity on the positive corona discharge in the tip-plane reacto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric pressure plasma for medical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma-activated medium promotes wound healing by stimulation of human keratinocyte migration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Societies for Investigative Dermatology meeting- ISID 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Degradation of pharmaceutical pollutants in water using Pulsed-Corona Discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iya-Sou Djakaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface modification of Agave Americana fibers by cold plasma surface treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equivalent electrical circuit of the plasma jet reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergent organic pollutants removal mechanism using water falling film dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djakaou Iya-Sou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalloul Bouajila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Agadir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibacterial combination of cold plasma activated water and pulsed electric fields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Mentheour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zdenko Machala</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plasma Medicine (ICPM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric helium plasma activates migration but not proliferation of human keratinocytes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Alberola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Plasma Medicine (ICPM-9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Utrecht (Netherlands), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma Jet Treatment Improves Human Keratinocyte Migration and Wound Closure Capacity without Causing Cellular Oxidative Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th skin physiology international meeting (SPIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse of effects of ambient air cold plasmas on germination of different genotypes of Arabidopsis Thaliana under osmotic and saline stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature air plasma effects on germination of two Brassica-ceae seeds, Arabidopsis thaliana and Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Processing and Technology International Conference (Plasma Tech 2021) 07-09 april 2021 Paris, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04911157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de densités absolues de radicaux OH par LIF dans un jet plasma d'hélium à la pression atmosphérique pour applications médicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-activated saline solutions for cancer cells treatment and the implication of long-lived reactive oxygen and nitrogen species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de traitements au plasma à barrière diélectrique dans l'air ambiant sur la germination et la surface de deux graines de Brassicacées : Arabidopsis thaliana et Camelina sativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du plasma froid à pression atmosphérique sur le remodelage du collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de Recherche Dermatologique (C.A.R.D.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of plasma-activated medium on colorectal cancer cells in vitro and in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on Plasma for Cancer Treatment (IWPCT-2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du plasma froid à pression atmosphérique sur le remodelage du collagène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Marches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Gouarderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fourquaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response of Controlled Cell Load Biofilms to Cold Atmospheric Plasma Jet: Evidence of Extracellular Matrix Contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR HappyBio-SFPb-SFPMed,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, TOULOUSE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of excited species in helium plasma jet in interaction with various surfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des plasmas pour la décontamination bactérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">webinaire Qualité de l'air : filière Air &amp; Odeur en Occitanie de l’Université Fédérale Toulouse Midi-Pyrénées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corona discharges : Physics and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SICT / Plasma Tech 2021 Joint Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed electric field as a key element to overcome plasma activated liquids limited cytotoxicity in 3D spheroids 8th International</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Plasma Medicine (ICPM-8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simultaneous determination of rotational and vibrational temperatures in microwave plasma torch operating in Ar or Air/Ar mixtures using optical emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Piquemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rassou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th Annual Meeting of the APS Division of Atomic, Molecular and Optical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, milwaukee, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cell load and extracellular matrix on model bacterial biofilm tolerance to ultraviolet-C light emitting diode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MicrobiOccitanie 2019, 18-20 février 2019, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric-pressure plasma devices : new tools for medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019), Feb. 21-22, 2019, Agadir (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potentiation of plasma-activated liquid cytotoxicity with pulsed electric fields for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on Plasma for Cancer Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of pulsed corona multi-tips reactor parameters on injected energy and ozone production at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019) 21-22 Feb 2019 Agadir (Morocco)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a cold helium plasma jet at atmospheric pressure impinging on glass, water and metal substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antitumor effect of Plasma Activated Medium on human colorectal cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIV International Conference on Phenomena in Ionized Gases (XXXIV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy efficiency transferred to the corona discharge reactor fed by a DC voltage in dry air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PULSED ELECTRIC FIELDS ARE THE KEY TO OVERCOME PLASMA-ACTIVATED LIQUIDS LIMITS FOR CANCER THERAPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jelena Kolosnjaj-Tabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd World Congress on Electroporation and Pulsed Electric Fields in Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold atmospheric plasma new tool for cancer therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Annual Congress of International Drug Discovery Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasmas in ambient air on germination and plant growth of different genotypes of Arabidopsis thaliana seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of corona treatment on surface and mechanical properties of Aloe Vera fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Oudrhiri Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Oushabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kammouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Elfadili</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma and Energy Materials (ICPEM2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of helium plasma jet at atmospheric pressure touching water, metal and dielectric surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Symposium on Plasma Chemistry (ISPC 24), June 9-14, 2019, Napoli (ITALIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Napoli, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the substrate on the discharge characteristics in an atmospheric-pressure helium plasma jet : Optical diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cosimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma and Pulsed Electric Field Combination Potentiates Anti-Tumour Effect in a Three Dimensional Tissue Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Griseti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Golzio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Workshop of Electroporation-Based Technologies and Treatments (EBTT 2018), Nov. 11-17, 2018, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Activated Medium (PAM) Effect on Human Colorectal Cancer and Investigation of Cell Death Mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulation of germination and growth of Arabidopsis thaliana using low temperature plasmas and plasma activated waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bafoil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of effect of Plasma Activated Medium on FaDu (Head & Neck Cancer) MultiCellular Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gibot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic efficacy of Plasma Activated Medium in 2D and 3D in vitro Head and Neck FaDu cancer cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop on Plasma for Cancer Treatment (IWPCT 2018), March 20-21, 2018, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix Impact On Bacterial Biofilms Response and Resistance To Cold Plasma Treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Girbal-Neuhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 15th International High Tech Plasma Processes Conference (HTPP 15), July 2-6, 2018, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du plasma atmosphérique froid en oncologie : une revue systématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurencin-Dalicieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Virard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème Congrès de la SFCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France. pp.03018, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/sfco/20206603018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the cytotoxicity of Plasma Activated Medium by the quantification of free radical species generated by low-temperature plasma jet in liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Plasma Medicine (ICPM7), June 17-22, 2018, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications des plasmas atmosphériques froids en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laurencin-Dalicieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dubuc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Monsarrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66ème Congrès de la Société Française de Chirurgie Orale, 31 mai - 1-2 juin 2018, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induce head and neck FaDu cancer cell death</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Workshop on Plasma for Cancer Treatment (IWPCT-2017), March 27–28, 2017, Institut Curie, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Plasma Activated Medium on human Head & Neck cancerous Tumor Spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of free radicals species generates by He cold atmospheric plasma jet in different liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017) July, 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head and neck cancer treatment with plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Plasma Chemistry and Plasma Processing, Nov. 13-14, 2017, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational, vibrational and electronic temperatures of pulsed corona discharge at atmospheric pressure in humid air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Guedah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (ICPIG 2017), July 9-14, 2017, Estoril (PORTUGAL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Estoril, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cold Atmospheric Plasma for cancer treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3RD Edition of International Congress on Advanced Technologies (ICAT 2017), April 12-14, 2017, Safi (MOROCCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Safi, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilms with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maritxu Labadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse des cellules tumorales tête et cou (FaDu) aux traitements par milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas réactif hors équilibre : Vers de nouvelles approches thérapeutiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Internationale sur les Technologies Avancées, 25 et 26 Mai 2016, Safi (MAROC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Safi, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of low temperature plasma activated liquid media on multi-cellular tumor spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of ring-rod argon plasma jets at atmospheric pressure for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated in culture medium by He low-temperature plasma jet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of cell death mechanisms of 3D multicellular tumor spheroids (MCTS) after contact with a plasma activated medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana using 3 low temperature plasma devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOPA : 1st International Workshop on Plasma Agriculture, May 15-20, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of a corona discharge induced by the vertical potential gradient at the earth’s surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dunpin Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rabat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J Kirkpatrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Odic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIth International Conference on Gas Discharges and Their Applications, Nagoya</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of free radical species generated by low-temperature plasma jet in culture liquid media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Plasma Medicine (ICPM-6), Sept. 4-9, 2016, Bratislava (SLOVAKIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low temperature Plasmas at atmospheric pressure : Towards new pharmaceutical products in Medicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Clinical Trials and Therapeutic Drug Monitoring, Aug. 22-24, 2016, Philadelphia (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Philadelphia, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des mécanismes de la mort cellulaire de sphéroïdes HCT 116 après contact avec milieux activés par plasma (PAM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Chauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vicendo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -P. Rols</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR ABioPlas, 3-4 Novembre 2016, Albi (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications biomédicales des plasmas froids hors équilibre à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th Congrès International Plasmas Énergies, 12-16 Decembre 2016, Antsiranana (MADAGASCAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Antsiranana, Madagascar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-induced germination of Arabidopsis thaliana seeds using 3 low temperature plasma setups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Advanced Application of Plasma Technologies in Central European Agriculture (WAAPT), April 17-21, 2016, Ljubljana (SLOVENIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Ljubljana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of three low temperature plasmas on early events of Arabidopsis thaliana germination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Jemmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dunand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Phenomena Ionized gases (ICPIG 2015), July 26-31, 2015, Iasi (ROMANIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antiproliferative effects on multi-cellular tumor spheroids induced by low-temperature plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22), July 5-10, 2015, Antwerp (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Antwerp, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth inhibition and DNA damages on multi cellular tumour spheroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HCT116 induced by Plasma activated medium, GDR AbioPlas, Nov. 18-19, 2015, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma activated medium induces growth inhibition and DNA damages on multi cellular tumour spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOPLASMAS &amp; PLASMAS WITH LIQUIDS - Joint Conference of COST ACTIONS TD1208 “Electrical discharges with liquids for future applications” &amp; MP1101 Biomedical Applications of Atmospheric Pressure Plasma Technology, Sept. 13-17, 2015, Bertinoro (ITALY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bertinoro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning of low temperature plasmas ejected in open air for biomedical applications from diagnostic and modeling tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of He low temperature plasma jet on multi cellular tumor spheroids HCT116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxic and cytotoxic effects on multi cellular tumor spheroids exposed to low temperature plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph-Marie Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPM 5, May 18-23, Nara (JAPAN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nara, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Hydro-Dynamic Modeling with Experimental Validation of Cold Plasma Jets at Atmospheric Pressure for Biomedical and industrial Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Charrada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hakone XIV, September 21-26, Zinnowitz (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Zinnowitz, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental quantification of ultraviolet radiations and biocide active species in microwave argon plasma jet in open air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Wattieaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Judée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. P. Castanié-Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Gas Discharges and their applications GD2014, 6-11 July, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation de biofilms bactériens par jet de plasma froid à la pression atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets anti-proliferatifs sur des spheroids mutli-cellulaires tumoraux induits par plasmas basse temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Frongia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Ducommun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Plewa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, La Rochelle France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and near infrared optical emission spectroscopic analysis of a pure xenon mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double-streamer propagation in pure xenon mono-filamentary dielectric barrier discharges induced by sub-microsecond mono-polar voltage pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Claude Bordage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2013 : 31st International Conference on Phenomena in Ionized Gases Granada, Spain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to tailor low temperature plasma at atmospheric pressure for a given biomedical application?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of bacteria inactivation using two distinct devices of low temperature plasma jets at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Zarrouki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orléans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multi-tip pulsed corona discharges in air at atmospheric pressure for VOC remova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Martignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Mraihi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISNTP-8 : International Symposium on Non-Thermal/Thermal Plasma Pollution Control Technology &amp; Sustainable Energy, Camaret, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Camaret, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treatment of Weissella confusa biofilm models with low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fontagné-Faucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biofilms 5 - 5th International Conference on biofilms, Paris, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Thermal Properties and Secondary Structure of Collagen with Atmospheric Plasma Jet Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Lacabanne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Plasma Medicine, Orélans, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of a low temperature plasma jet at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between bactericidal potentialities of atmospheric and reduced pressure discharges and afterglows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ABioPlas Nantes France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de formation et de propagation des jets de plasmas froids générés à l’aide d’un flux d’hélium à la pression atmosphérique par décharges à barrières diélectriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jomaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR Abioplas, 5-7 Décembre 2011, Toulouse (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric modeling of a positive point to plan corona discharge at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driss Raouti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Flazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djilali Benyoucef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2011 : 18th International colloquium on Plasma processes Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and characterization of plasma and laser treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIIth Annual Meeting of the French Society of the Extracellular Matrix Biology (SFBMEC), Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measured and calculated electron transport coefficients for H2O and N2-H2O</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International Conference on Gas Discharge and Their Applications (GD 2010), Sept. 5-10, 2010, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma treatment and characterization of collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal atmospheric pressure plasma jet for bio-decontamination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cousty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Plasma Medicine (ICPM-3), San Antonio, Greifswald (GERMANY)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Greifswald, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma and UV treated collagen for biomedical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Samouillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Dandurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41èmes Journées de Calorimétrie et d’Analyse Thermique (JCAT 41), Tozeur (TUNISIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Tozeur, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources de plasmas froids pour le biomédical</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GDR Abioplas, 18-19 Novembre 2010, Orléans (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric analysis of surface corona discharges and comparisons with their homologous volume discharges in ambient air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference of the French Society of Electrostatics (SFE 2010), Aug. 30-Sept. 1st, 2010, Montpellier (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical And Electrical Analyses Of Pulsed Corona Discharges In Dry Air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Congress on Cold Atmospheric Pressure Plasmas : Sources and Applications, June 22-24, 2009, Gent (BELGIUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Gent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical Diagnotics Of Positive Corona Discharge In Air At Atmospheric Pressure For Pollution Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analyses of electrical characteristics of surface and volume corona discharges in ambient air at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of antibacterial effects obtained at atmospheric and reduced pressures in afterglow contitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Cousty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nègre-Salvayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International colloquium on plasma processes (CIP 2009), June 22-23, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pressure dependence of a krypton mono-filamentary dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pierre Gardou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes (CIP 2009) June 22-26, 2009, Marseille (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Comparison of a Dielectric Barrier Discharge Atmospheric Pressure Reactor in Bipolar and Monopolar Pulsed Conditions for Biomedical Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Marlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garyfallos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Plasma Medicine (ICPM-2), March 16-20, 2009, San Antonio, Texas (USA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron swarm coefficients in CO2-Air mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bekstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIX International Conference on Phenomena in Ionized Gases (ICPIG 2009), July 12-17, 2009, Cancún (MEXICO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cancún, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron transport coefficients in water vapour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Basurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. De Urquijo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Hernández-Ávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Juarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th E‌urophysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG XIX), July 15-19, 2008, Granada (SPAIN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical properties of a pure krypton dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peyo Rodriguez Akerreta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom. pp.277-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic and kinetic behavior of a pure krypton dielectric barrier discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Jabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Conference on Gas Discharges and their Applications (GD 2008), Sept. 7-12, 2008, Cardiff University (UK)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative dissipated energy in DBD discharges using pulsed mono and bi polar electrical power</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Held</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of an atmospheric pressure DBD under unipolar pulsed HV excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GD 2008 - 17th International Conference on Gas Discharges and Their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Cardiff, Unknown Region. pp.269--272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Electric Diagnostics of corona discharges in air at atmospheric pressure for gas pollution control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès de la Société Française d'Électrostatique (SFE 2008), July 7-9, 2008, Paris (FRANCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non thermal plasma Modelling for flue gas pollution control : Basic data and experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop &amp; Summer School on Plasma Physics (IWSSPP'08), July 3-5, 2008, Kiten (BULGARIA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Kiten, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical emission spectroscopy characterization of an atmospheric pressure Nitrogen DBD afterglow under unipolar and bipolar pulsed excitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Panousis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th HTPP conference, July 7-11, 2008, Patras (GREECE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamer dynamics in air corona discharges at atmospheric pressure: Comparisons between modelling and experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Benhenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Streamers, sprites, leaders, lightning: from micro- to macroscales Leiden, Netherlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Leiden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative spectroscopic study of dielectric barrier discharges in rare gases: Ar, Kr, Xe, Kr-Xe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague Czech republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC positive corona discharge analyses in air and N2/O2/CO2 mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alyen Abahazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP2007: 16th International Colloquium on Plasma ,Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation and comparison with experiment for a positive point to plane corona discharges in dry air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.1046-1049</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly efficient xenon dielectric barrier discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive point-to-plane corona discharge in air: electrical and optical analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPIG 2007 : XXVIII International Conference on Phenomena in Ionized Gases, Prague,Czech Republic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Prague, Czech Republic. pp.963-966</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03965482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation and decay of Ar2 excimers following selective excitation of 4s state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Ledru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 2007: 16th International Colloquium on Plasma Processes, Toulouse, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Sources 2004 Proceedings of the 10th International Symposium on the Science and Technology of Light Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ledru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on the Science and Technology of Light Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/9781482269178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Formation and Decay of Rare-Gas Excimers by Laser- Induced Fluorescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neermalsing Sewraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P Gardou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon Counting - Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, 2017, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/intechopen.71942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-hydrodynamics of micro-discharges in gases at atmospheric pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ducasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.442, 2011, 978-953-307-569-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non Thermal Plasma Sources of Production of Active Species for Biomedical uses: Analyses, Optimization and Prospect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Yousfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Sarrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Eichwald</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, 2011, 978-953-308-105-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ADN électroporté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nofel Merbahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Rols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIOLOGIE Regards croisés de chercheur.es</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djakaou Iya-Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cognard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payrastre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFIN.2025.106420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013024v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie March&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galiacy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286001v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Prosper" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubuc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70071" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865540v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oudrhiri Hassani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abahazem" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yadir" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103997" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126621v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saber" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyen Abahazem" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Guedah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3533097" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126618v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377825000443" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benterrouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sahli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae18df" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263698v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Yousfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11070417" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286000v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101377" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263702v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Tizaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104390" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14030272" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924908v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024192" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma7040044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad80a1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cosimi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gardou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acdbe6" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255869v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marches" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.774" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932923v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103784" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776686v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marches" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810650" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gouarderes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107985" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464219v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103642" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510293v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosimi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4294" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ferrer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aca12c" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778382v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3194491" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778534v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202134801014" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bafoil" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189923" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555242v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saber" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.692" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555250v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.703" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rassou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piquemal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111278" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12030721" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oushabi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Elfadili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammouni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169473v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41408-6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480532v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44927-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44087-5" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03623518v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jemmat" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195512" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828109v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2018.84005" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1758835918786475" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194482v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520617666170801111055" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-9X65MRGP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaivin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2017.12.063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04650-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.74008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.73006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2016015823" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270440v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquemal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/3/08" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269760v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jud&#233;e" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961037" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21421" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.10.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P07ZBMKH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269968v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judee Florian" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2404879" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819901v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathak" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6BBJJQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828102v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/40/405201" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819943v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frongia" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043027" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270425v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2014/6986" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819944v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jomaa" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828026v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819780v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hennad" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828101v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.08.010" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7WTSKS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819942v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mraihi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528804v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samouillan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gardou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2190303" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819768v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benhenni" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819900v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VXDBJBFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819769v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747936" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268828v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2184804" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270388v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345202" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6357665CDE03F4B79936B0B2C952CC2E3B922CF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2138168" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541471v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb2030230" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608427v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyo Rodriguez Akerreta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/14/145201" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819919v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/6/065002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DJSQKSRD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leyssenne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2169429" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270323v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009178" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819754v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekstein" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034004" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8X35J7WX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270200v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045206" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3404FC04BEBAD5CFD5D345E4B3F161DFFB16DCF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270189v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/1/015201" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02EC28AB15F0B13564FAF937541825B9BE5AE0DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819898v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCDTPWLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270180v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745121" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270173v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/10/002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF64C90DC7D53298C3E20A0FFEBA07D722110A56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819749v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270159v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Salamero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Millet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/12/011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B592F55724C74F85CC1B6ABFB455BD9CD082E80B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Biston" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288643v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753015v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753004v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752996v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753027v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752985v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753009v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iya-Sou Djakaou" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254039v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778533v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778398v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778638v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778649v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911157v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812221v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778530v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778644v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812212v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812231v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818777v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812189v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778402v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555356v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555455v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555303v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965843v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555425v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966053v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555339v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164830v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555331v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555441v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555447v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555417v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saber" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurencin-Dalicieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monsarrat" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965979v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibot" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965817v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965982v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Rols" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golzio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965921v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965578v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunand" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965981v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270329v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfco/20206603018" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965980v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164837v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164831v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965920v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965918v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164829v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965917v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965989v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965986v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164832v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965985v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965987v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966048v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965984v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965582v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jemmat" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164834v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966047v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164799v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jemmat" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164835v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966049v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965632v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966052v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966050v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965530v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965576v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965531v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965575v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965528v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plewa" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965815v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965814v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965813v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965524v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965911v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zarrouki" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965527v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965526v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965751v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965490v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965915v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965521v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965749v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965910v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965748v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965282v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Urquijo" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basurto" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965747v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965522v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965750v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965489v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965907v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965488v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965746v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965745v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965908v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garyfallos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965242v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Juarez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965487v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965239v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hern&#225;ndez-&#193;vila" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953869v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953867v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965486v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503104v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965485v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164726v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164725v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953863v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953865v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965481v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965419v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953862v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965482v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272774v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledru" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781482269178" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270458v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71942" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047446v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047445v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529633v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364778v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Eichwald" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djakaou Iya-Sou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011663v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cognard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Payrastre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011668v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cognard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garcia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Payrastre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Yousfi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092791v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125299v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Provost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFIN.2025.106420" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865540v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oudrhiri Hassani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Abahazem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yadir" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2024.103997" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126621v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Saber" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alyen Abahazem" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasna Guedah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2025.3533097" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126618v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Hani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022377825000443" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05013024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Roux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie March&#232;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Galiacy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Canal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Prosper" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dubuc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppap.70071" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263698v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahed Yousfi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalloul Bouajila" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Taillandier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Debouba" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation11070417" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05286000v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.afres.2025.101377" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353154v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Benterrouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Sahli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ae18df" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924908v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2024192" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263702v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Tizaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2025.104390" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126619v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Cousty" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14030272" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693514v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwpe.2024.106127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695202v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maritxu Labadie" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marchal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-024-13123-4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758991v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plasma7040044" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755136v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ad80a1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255869v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Odic" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2022.103784" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marches" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cousty" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Simon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.03.774" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208929v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Cosimi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Gardou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acdbe6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412690v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Gouarderes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Marches" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2021.107985" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03464219v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2021.103642" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03510293v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cosimi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Marchal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/ac4294" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094696v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Wattieaux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Ferrer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1402-4896/aca12c" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778382v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Yousfi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Reichert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Petchanka" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2022.3194491" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776686v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Clement" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Alb&#233;rola" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Rols" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms231810650" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/life11070694" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778534v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yousfi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202134801014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bafoil" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dunand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22189923" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555250v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Saber" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guedah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.703" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555242v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.692" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560456v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rassou" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piquemal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2020.111278" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913773v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Griseti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Golzio" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12030721" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Oushabi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Elfadili" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kammouni" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2019.07.527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100144v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunpin Hong" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rabat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Kirkpatrick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1067/ab0563" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Ru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44927-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169459v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Kolosnjaj-Tabi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-44087-5" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169473v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chauvin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41408-6" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828109v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2018.84005" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03623518v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Jemmat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0195512" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194482v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jud&#233;e" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1871520617666170801111055" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-9X65MRGP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390406v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Monsarrat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Virard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1758835918786475" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268841v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chaivin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpme.2017.12.063" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194995v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-04650-4" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270448v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.74008" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03778031v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4977864" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/jasmi.2017.73006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828100v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/PlasmaMed.2016015823" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269760v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jud&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4961037" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270440v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piquemal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1009-0630/18/3/08" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828103v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fongia" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ducommun" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lobjois" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep21421" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03269968v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judee Florian" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph-Marie Plewa" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2015.2404879" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828025v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.10.001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P07ZBMKH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819943v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Frongia" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/4/043027" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270425v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/PSIJ/2014/6986" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819944v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jomaa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819901v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pathak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fcp.12018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XW6BBJJQ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828102v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mansour" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/47/40/405201" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270421v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Robert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Seyer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Randrianjatovo-Gbalou" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819780v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hennad" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828101v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sab.2013.08.010" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D7WTSKS8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819942v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Mraihi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martignac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828026v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819900v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/21/4/045003" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-VXDBJBFX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819769v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Benhenni" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4747936" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03268828v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2184804" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270388v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Robert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/45/34/345202" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6357665CDE03F4B79936B0B2C952CC2E3B922CF4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819768v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528804v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Samouillan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Gardou" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delaunay" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2012.2190303" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819899v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2138168" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541471v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Dandurand" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb2030230" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608427v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neermalsing Sewraj" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyo Rodriguez Akerreta" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/44/14/145201" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819919v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/20/6/065002" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-DJSQKSRD-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270376v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Carman" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Leyssenne" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2011.2169429" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bekstein" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ducasse" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/19/3/034004" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-8X35J7WX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503139v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N&#232;gre-Salvayre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Clement" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009169" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270323v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009178" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270200v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Ledru" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/42/4/045206" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3404FC04BEBAD5CFD5D345E4B3F161DFFB16DCF3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503143v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Panousis" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ricard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2009.2014871" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270189v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/42/1/015201" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/02EC28AB15F0B13564FAF937541825B9BE5AE0DC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503145v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v13.i3-4.90" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503144v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Loiseau" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDEI.2009.5128513" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819898v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dubois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap:2008035" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-VCDTPWLG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819844v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819751v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270180v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2745121" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270173v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-4075/40/10/002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AF64C90DC7D53298C3E20A0FFEBA07D722110A56/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822011v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03819749v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270159v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Salamero" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Millet" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/37/12/011" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B592F55724C74F85CC1B6ABFB455BD9CD082E80B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506766v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Biston" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398187v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639116v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bente" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Piquet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bru" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752996v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753027v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752985v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753009v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iya-Sou Djakaou" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288643v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753004v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753015v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778533v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mentheour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenko Machala" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778398v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Alberola" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254039v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778649v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911157v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778644v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812212v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812231v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778530v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812189v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812200v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778402v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818777v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04864679v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778638v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555339v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965809v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Girbal-Neuhauser" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fontagn&#233;-Faucher" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164830v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555331v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966053v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555441v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555447v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Saber" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555455v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555303v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555356v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555425v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965843v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965817v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -P. Rols" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Golzio" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965921v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gibot" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vicendo" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965578v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dunand" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965979v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965981v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965816v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270329v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dubuc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monsarrat" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laurencin-Dalicieux" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Virard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfco/20206603018" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965980v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965983v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164831v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965920v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965918v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164829v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965917v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164837v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965629v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965989v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164832v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965985v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965987v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966048v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965984v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965582v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Jemmat" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526565v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J Kirkpatrick" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Odic" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965986v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164834v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966047v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164835v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164799v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jemmat" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966049v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965632v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie-Marie Plewa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966052v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966050v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965576v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965531v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965575v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965530v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charrada" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965913v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P. Castani&#233;-Cornet" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965815v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965528v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Plewa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965814v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Bordage" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965813v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965524v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965911v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zarrouki" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965527v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965526v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965751v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Gardou" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Lacabanne" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965490v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965915v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965521v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965491v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Raouti" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Flazi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Benyoucef" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965749v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965282v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. De Urquijo" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Basurto" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965747v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965910v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965748v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965522v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965750v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965489v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965488v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965746v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965907v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965745v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965908v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Marlin" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garyfallos" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965242v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Juarez" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965239v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hern&#225;ndez-&#193;vila" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953869v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953867v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Jabbour" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965486v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Loiseau" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Held" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503104v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965485v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164726v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965487v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164725v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953865v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965481v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965419v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953863v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965482v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953862v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272774v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ledru" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781482269178" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270458v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.71942" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047446v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047445v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03529633v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>