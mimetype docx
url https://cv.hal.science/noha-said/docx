--- v0 (2026-03-19)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noha Saïd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noha-said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9646-2629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183332539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313577557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance and acoustic heritage: sonic memory of the Grenoble school of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elghawaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.66-99. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20551940.2025.2460847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch, Photo, Sound: Lived and Represented Space of the Child Experience in the Green Built Environments. Studying the Eco-districts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Elnesr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ain Shams Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), pp.102-113. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asej.2023.102113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Affordances of a Sacred Spring. The Urban Courtyard as a Figure of Rehabilitation of the Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sonic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.researchcatalogue.net/view/978902/978903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo behind the gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, In situ - Ecologie sociale, http://ambiances.revues.org/252. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds, porosity, informality: the impact of covid-19 on foodscapes and city hospitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory identity of mediterranean cities: fostering architectural, urban, and cultural diversity. experiences pedagogical in Egypt and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Zeidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruissements Oasiens : une approche à l'écoute de l'urbain au Sahara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.68-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric tool to sketch sonic ambiences ! Esquissons, a plugin for ecological and educational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture in the Age of Disruptive Technologies – Transformation and Challenges - ASCAAD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab Society for Computer Aided Architectural Design, Mar 2021, Le Caire, Egypt. pp.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornamental Atmosphere & Digital De-lights, The Reactivation of Light Ornaments Through Digital Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abu Daya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 238-243, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive filmique : un regard rétrospective sur la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Archive Filmique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG; Laboratoire Les Métiers de l’Histoire de l’Architecture, édifices-villes-territoires, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Source Bleue : la cour de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Hospitalité des ambiances sonores et des pratiques acoustiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of listening situations: The balcony as a sonic interface in evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Sustainable Design of the Built Environment (SDBE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Development of the Built Environment, Dec 2017, Londres, United Kingdom. pp.305-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser l'environnement sonore : un enjeu écologique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres du réseau de l'enseignement de transition écologique dans les ENSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and place-making Blue-green transects: prospective potentialities towards social sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Sustainable Design of the Built Environment (SDBE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Development of the Built Environment, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the water : Investigating the ambience potentials of Al-Maryouttia Canal as a Linear Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa K. Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 449 - 454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte postale sonore de l’Aïn Zerka à Tiznit (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Quelles ambiances urbaines dans les oasis du sud de la Méditerranée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Breviglieri, Marc; Goeury, David, Oct 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances urbaines oasiennes: quel rapport à la nature ? [Chair]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Quelles ambiances urbaines dans les oasis du sud de la Méditerranée ? 17-18 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Breviglieri HETS-HES.SO; David Goeury ENEC, Oct 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Linear parks and urban ambiances: Emerging concept to enhance the quality of life in informal settlements”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ain Chams University, Faculty of Engineering, Department of Urban Planning and Urban Design, Dec 2015, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Attachment and Physical Detachment: the Ambience of Contemporary Cities Intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar Arquitectonics Network Architecture and Research, Barcelona 1st June 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choubrah entre le passé et le présent : le palimpseste des ambiances d'un quartier populaire au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.493-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher à l'écoute de la médina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Said, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l'urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-58, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu de l’héritage et du devenir des oasis sahariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-347, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du champ sensoriel d’une source sacrée et réappropriation ludique d’une architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouskite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'espace sonore d'une source sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Said, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l'urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-221, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis en présence : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nefta : une corbeille de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkani, Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Saïd, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonnances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-227, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crieurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie sensible des rues du Caire : le palimpseste des ambiances d'une ville en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noha Saïd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noha-said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9646-2629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183332539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313577557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance and acoustic heritage: sonic memory of the Grenoble school of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elghawaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.66-99. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20551940.2025.2460847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch, Photo, Sound: Lived and Represented Space of the Child Experience in the Green Built Environments. Studying the Eco-districts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Elnesr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ain Shams Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), pp.102-113. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asej.2023.102113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Affordances of a Sacred Spring. The Urban Courtyard as a Figure of Rehabilitation of the Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sonic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.researchcatalogue.net/view/978902/978903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo behind the gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, In situ - Ecologie sociale, http://ambiances.revues.org/252. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds, porosity, informality: the impact of covid-19 on foodscapes and city hospitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory identity of mediterranean cities: fostering architectural, urban, and cultural diversity. experiences pedagogical in Egypt and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Zeidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruissements Oasiens : une approche à l'écoute de l'urbain au Sahara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.68-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric tool to sketch sonic ambiences ! Esquissons, a plugin for ecological and educational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture in the Age of Disruptive Technologies – Transformation and Challenges - ASCAAD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab Society for Computer Aided Architectural Design, Mar 2021, Le Caire, Egypt. pp.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornamental Atmosphere & Digital De-lights, The Reactivation of Light Ornaments Through Digital Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abu Daya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 238-243, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive filmique : un regard rétrospective sur la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Archive Filmique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG; Laboratoire Les Métiers de l’Histoire de l’Architecture, édifices-villes-territoires, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Source Bleue : la cour de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Hospitalité des ambiances sonores et des pratiques acoustiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of listening situations: The balcony as a sonic interface in evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Sustainable Design of the Built Environment (SDBE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Development of the Built Environment, Dec 2017, Londres, United Kingdom. pp.305-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser l'environnement sonore : un enjeu écologique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres du réseau de l'enseignement de transition écologique dans les ENSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and place-making Blue-green transects: prospective potentialities towards social sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Sustainable Design of the Built Environment (SDBE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Development of the Built Environment, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the water : Investigating the ambience potentials of Al-Maryouttia Canal as a Linear Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa K. Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 449 - 454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte postale sonore de l’Aïn Zerka à Tiznit (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Quelles ambiances urbaines dans les oasis du sud de la Méditerranée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Breviglieri, Marc; Goeury, David, Oct 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances urbaines oasiennes: quel rapport à la nature ? [Chair]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Quelles ambiances urbaines dans les oasis du sud de la Méditerranée ? 17-18 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Breviglieri HETS-HES.SO; David Goeury ENEC, Oct 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Linear parks and urban ambiances: Emerging concept to enhance the quality of life in informal settlements”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ain Chams University, Faculty of Engineering, Department of Urban Planning and Urban Design, Dec 2015, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Attachment and Physical Detachment: the Ambience of Contemporary Cities Intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar Arquitectonics Network Architecture and Research, Barcelona 1st June 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choubrah entre le passé et le présent : le palimpseste des ambiances d'un quartier populaire au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.493-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu de l’héritage et du devenir des oasis sahariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-347, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du champ sensoriel d’une source sacrée et réappropriation ludique d’une architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouskite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'espace sonore d'une source sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Said, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l'urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-221, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis en présence : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nefta : une corbeille de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkani, Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Saïd, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonnances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-227, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher à l'écoute de la médina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Said, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l'urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-58, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crieurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie sensible des rues du Caire : le palimpseste des ambiances d'une ville en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C6D0F0C"/>
+    <w:nsid w:val="A33363FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noha-said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9646-2629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183332539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313577557" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elghawaby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2025.2460847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elnesr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2023.102113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01324053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abu Daya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa K. Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424019v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Ayed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424042v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkani, Abdelaziz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01324078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noha-said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9646-2629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183332539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313577557" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elghawaby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2025.2460847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elnesr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2023.102113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01324053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abu Daya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa K. Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkani, Abdelaziz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Ayed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01324078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>