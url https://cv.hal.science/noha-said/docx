--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noha Saïd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noha-said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9646-2629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183332539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313577557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance and acoustic heritage: sonic memory of the Grenoble school of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elghawaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.66-99. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20551940.2025.2460847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch, Photo, Sound: Lived and Represented Space of the Child Experience in the Green Built Environments. Studying the Eco-districts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Elnesr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ain Shams Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), pp.102-113. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asej.2023.102113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Affordances of a Sacred Spring. The Urban Courtyard as a Figure of Rehabilitation of the Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sonic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.researchcatalogue.net/view/978902/978903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo behind the gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, In situ - Ecologie sociale, http://ambiances.revues.org/252. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds, porosity, informality: the impact of covid-19 on foodscapes and city hospitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory identity of mediterranean cities: fostering architectural, urban, and cultural diversity. experiences pedagogical in Egypt and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Zeidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruissements Oasiens : une approche à l'écoute de l'urbain au Sahara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.68-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric tool to sketch sonic ambiences ! Esquissons, a plugin for ecological and educational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture in the Age of Disruptive Technologies – Transformation and Challenges - ASCAAD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab Society for Computer Aided Architectural Design, Mar 2021, Le Caire, Egypt. pp.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornamental Atmosphere & Digital De-lights, The Reactivation of Light Ornaments Through Digital Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abu Daya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 238-243, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive filmique : un regard rétrospective sur la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Archive Filmique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG; Laboratoire Les Métiers de l’Histoire de l’Architecture, édifices-villes-territoires, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Source Bleue : la cour de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Hospitalité des ambiances sonores et des pratiques acoustiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of listening situations: The balcony as a sonic interface in evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Sustainable Design of the Built Environment (SDBE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Development of the Built Environment, Dec 2017, Londres, United Kingdom. pp.305-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser l'environnement sonore : un enjeu écologique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres du réseau de l'enseignement de transition écologique dans les ENSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and place-making Blue-green transects: prospective potentialities towards social sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Sustainable Design of the Built Environment (SDBE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Development of the Built Environment, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the water : Investigating the ambience potentials of Al-Maryouttia Canal as a Linear Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa K. Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 449 - 454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte postale sonore de l’Aïn Zerka à Tiznit (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Quelles ambiances urbaines dans les oasis du sud de la Méditerranée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Breviglieri, Marc; Goeury, David, Oct 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances urbaines oasiennes: quel rapport à la nature ? [Chair]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Quelles ambiances urbaines dans les oasis du sud de la Méditerranée ? 17-18 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Breviglieri HETS-HES.SO; David Goeury ENEC, Oct 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Linear parks and urban ambiances: Emerging concept to enhance the quality of life in informal settlements”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ain Chams University, Faculty of Engineering, Department of Urban Planning and Urban Design, Dec 2015, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Attachment and Physical Detachment: the Ambience of Contemporary Cities Intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar Arquitectonics Network Architecture and Research, Barcelona 1st June 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choubrah entre le passé et le présent : le palimpseste des ambiances d'un quartier populaire au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.493-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu de l’héritage et du devenir des oasis sahariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-347, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du champ sensoriel d’une source sacrée et réappropriation ludique d’une architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouskite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'espace sonore d'une source sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Said, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l'urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-221, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis en présence : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nefta : une corbeille de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkani, Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Saïd, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonnances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-227, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher à l'écoute de la médina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Said, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l'urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-58, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crieurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie sensible des rues du Caire : le palimpseste des ambiances d'une ville en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Noha Saïd </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">noha-said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9646-2629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">183332539</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">313577557</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambiance and acoustic heritage: sonic memory of the Grenoble school of architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Elghawaby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.66-99. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20551940.2025.2460847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05061383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sketch, Photo, Sound: Lived and Represented Space of the Child Experience in the Green Built Environments. Studying the Eco-districts in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Elnesr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ain Shams Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), pp.102-113. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.asej.2023.102113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04645443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonic Affordances of a Sacred Spring. The Urban Courtyard as a Figure of Rehabilitation of the Medina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sonic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, https://www.researchcatalogue.net/view/978902/978903</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02998784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cairo behind the gates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, In situ - Ecologie sociale, http://ambiances.revues.org/252. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ambiances.252⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory identity of mediterranean cities: fostering architectural, urban, and cultural diversity. experiences pedagogical in Egypt and Lebanon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Zeidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thresholds, porosity, informality: the impact of covid-19 on foodscapes and city hospitality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Cheyns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarik Harroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Congress on Ambiances. Sensory Explorations, Ambiances in a Changing World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mohammed Boubezari, Universidade Lusófona, Lisbon; Cristiane Rose Duarte, Universidade Federal do Rio de Janeiro; Ethel Pinheiro, Universidade Federal do Rio de Janeiro; International Ambiances Network, Oct 2024, Lisboa, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruissements Oasiens : une approche à l'écoute de l'urbain au Sahara.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Unheard landscapes. listening, resonating, inhabiting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Gaudin, Francesco Michi, Jean-Paul Thibaud, Nicolas Tixier, Lolita Voisin, Stefano Zorzanello, Oct 2021, Blois, France. pp.68-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04116976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric tool to sketch sonic ambiences ! Esquissons, a plugin for ecological and educational issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Architecture in the Age of Disruptive Technologies – Transformation and Challenges - ASCAAD 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arab Society for Computer Aided Architectural Design, Mar 2021, Le Caire, Egypt. pp.156-165</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornamental Atmosphere & Digital De-lights, The Reactivation of Light Ornaments Through Digital Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Abu Daya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 4th International Congress on Ambiances, Alloaesthesia: Senses, Inventions, Worlds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International Ambiances, Dec 2020, e-conference, France. pp. 238-243, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48537/hal-03220301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’archive filmique : un regard rétrospective sur la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études "Archive Filmique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAG; Laboratoire Les Métiers de l’Histoire de l’Architecture, édifices-villes-territoires, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Source Bleue : la cour de la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude "Hospitalité des ambiances sonores et des pratiques acoustiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and place-making Blue-green transects: prospective potentialities towards social sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Sustainable Design of the Built Environment (SDBE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Development of the Built Environment, Dec 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a typology of listening situations: The balcony as a sonic interface in evolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference for Sustainable Design of the Built Environment (SDBE 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sustainable Development of the Built Environment, Dec 2017, Londres, United Kingdom. pp.305-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02044924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquisser l'environnement sonore : un enjeu écologique et pédagogique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères rencontres du réseau de l'enseignement de transition écologique dans les ENSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carte postale sonore de l’Aïn Zerka à Tiznit (Maroc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Quelles ambiances urbaines dans les oasis du sud de la Méditerranée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Breviglieri, Marc; Goeury, David, Oct 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Along the water : Investigating the ambience potentials of Al-Maryouttia Canal as a Linear Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa K. Hassan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Greece. p. 449 - 454</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ambiances urbaines oasiennes: quel rapport à la nature ? [Chair]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Kadiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Quelles ambiances urbaines dans les oasis du sud de la Méditerranée ? 17-18 octobre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Breviglieri HETS-HES.SO; David Goeury ENEC, Oct 2016, Tunis, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis'sons ! Sound Sketch : A Parametric Tool to Design Sustainable Soundscapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complexity &amp; Simplicity - 34th eCAADe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Oulu, Aug 2016, Oulu, Finland. pp. 275-284</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01361440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’Sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théo Marchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 529 - 534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linear parks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar "Linear parks and urban ambiances: Emerging concept to enhance the quality of life in informal settlements”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ain Chams University, Faculty of Engineering, Department of Urban Planning and Urban Design, Dec 2015, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02045001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choubrah entre le passé et le présent : le palimpseste des ambiances d'un quartier populaire au Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.493-498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00745879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place Attachment and Physical Detachment: the Ambience of Contemporary Cities Intra-muros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seminar Arquitectonics Network Architecture and Research, Barcelona 1st June 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.367, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement du champ sensoriel d’une source sacrée et réappropriation ludique d’une architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Ftouhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Landoulsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mouskite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MetisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-171, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aperçu de l’héritage et du devenir des oasis sahariennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-347, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03248263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considérations sur l'espace sonore d'une source sacrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Said, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l'urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-221, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oasis en présence : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Breviglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goeury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Gamal Said, Noha; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-23, 2021, 978-2-94-0563-82-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03384835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nefta : une corbeille de sons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barkani, Abdelaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Saïd, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonnances oasiennes. Approches sensibles de l’urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MétisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.225-227, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03083998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher à l'écoute de la médina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alia Ben Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Thibaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Breviglieri, Marc; Said, Noha Gamal; Goeury, David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résonances oasiennes. Approches sensibles de l'urbain au Sahara</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MētisPresses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.57-58, 2021, 9782940563821</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les crieurs publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Guiu; Guillaume Faburel; Marie-Madeleine Mervant-Roux; Henry Torgue; Philippe Woloszyn. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soundspaces : espaces, expériences et politiques du sonore </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01324078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esquis’sons ! Outils d’aide à la conception d’environnements sonores durables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hengameh Pirhosseinloo-Amini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Bardyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Chelkoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 88, Cresson; ADEME, Direction Villes et territoires durables; ENSAG. 2016, 1 vol. [106 p. + 78 fiches non numérotées]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01274959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Acoustic Heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meri Kytö</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heikki Uimonen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Acquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Bérubé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 83, Tampere University of Applied Sciences; Phonogrammarchiv, the Austrian Academy of Sciences ; The multidisciplinary collective Escoitar; The Isle of San Simón Foundation; CRESSON. 2012, pp.108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bogotá : case study : research 2009-2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Fiori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Assefa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Cifuentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jul Mcoisans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] 76, Cresson; Rafael Vinoly Architects 2010, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00993838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une écologie sensible des rues du Caire : le palimpseste des ambiances d'une ville en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noha Gamal Said</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. Université de Grenoble, 2014. Français. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2014GRENH004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01124262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId85"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A33363FB"/>
+    <w:nsid w:val="44C821F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noha-said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9646-2629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183332539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313577557" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elghawaby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2025.2460847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elnesr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2023.102113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01324053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755862v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeidan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abu Daya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895401v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044920v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa K. Hassan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020426v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745879v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkani, Abdelaziz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Ayed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01324078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noha-said" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9646-2629" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/183332539" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/313577557" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05061383v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noha Gamal Said" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Elghawaby" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2025.2460847" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645443v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Elnesr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asej.2023.102113" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998784v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01324053v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.252" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755862v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Zeidan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755802v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cheyns" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Harroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Breviglieri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goeury" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381906v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Marchal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Abu Daya" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48537/hal-03220301" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044985v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044920v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa K. Hassan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02044924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengameh Pirhosseinloo-Amini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895401v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045006v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Kadiri" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01361440v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas R&#233;my" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Chelkoff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bardyn" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404371v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02045001v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745879v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993664v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/resonances-oasiennes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ftouhi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Landoulsi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouskite" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248263v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424042v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384835v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03083998v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Thibaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barkani, Abdelaziz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424019v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Ben Ayed" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01324078v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3696" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01274959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993848v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri Kyt&#246;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Uimonen" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Acquier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel B&#233;rub&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993838v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tixier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Assefa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Cifuentes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jul Mcoisans" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01124262v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENH004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>