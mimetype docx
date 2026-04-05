--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -368,605 +368,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04610666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux intégrer les sols dans la séquence &amp;quot;Eviter-Réduire-Compenser</w:t>
+                <w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Paquet</w:t>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Billet</w:t>
+                <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.347-363</w:t>
+              <w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327803v1</w:t>
+                <w:t xml:space="preserve">hal-04085007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t>
+                <w:t xml:space="preserve">Mieux intégrer les sols dans la séquence &amp;quot;Eviter-Réduire-Compenser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renault</w:t>
+                <w:t xml:space="preserve">Sarah Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Antoni</w:t>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arrouays</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.347-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085007v1</w:t>
+                <w:t xml:space="preserve">hal-04327803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols, sciences et recherches participatives : comment consolider et fédérer le foisonnement d’initiatives en France ?</w:t>
+                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loiseau-Dubosc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Caquet</w:t>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158297v1</w:t>
+                <w:t xml:space="preserve">hal-04236772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
+                <w:t xml:space="preserve">Sols, sciences et recherches participatives : comment consolider et fédérer le foisonnement d’initiatives en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Imbert</w:t>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+                <w:t xml:space="preserve">Philippe Loiseau-Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ortega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Auclerc</w:t>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236772v2</w:t>
+                <w:t xml:space="preserve">hal-04158297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des propriétés des sols aux indicateurs de la qualité des sols, en appui aux politiques publiques et en réponse aux besoins de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1142,51 +1142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation physico-chimique en cohérence avec la biologie des milieux aquatiques continentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,103 +1276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t>
@@ -1427,51 +1427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,77 +1557,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, HS 31, pp.1-9. </w:t>
@@ -2166,51 +2166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of depth and time on diversity of free-living microbial community in the variably saturated zone of a granitic aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate and sulphate dynamics in peat subjected to different hydrological conditions: Batch experiments and field comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Auterives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrological fluxes on the structure of nitrate-reducing bacteria communities in a peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,649 +2547,887 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00392810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phosphore : mieux gérer la ressource, mieux protéger les milieux aquatiques Etat des lieux et pistes opérationnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Basilico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05082057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Raous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chenu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport de l’étude pilote Biodiversa+ sur la biodiversité des sols en France</w:t>
-[...45 lines deleted...]
-              <w:t xml:space="preserve">Office français de la Biodiversité. 2025, pp.27</w:t>
+                <w:t xml:space="preserve">Éléments de cadrage sur la restauration écologique et la restauration des écosystèmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023537v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éléments de cadrage sur la restauration écologique et la restauration des écosystèmes.</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t>
+                <w:t xml:space="preserve">Rapport de l’étude pilote Biodiversa+ sur la biodiversité des sols en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Basille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la Biodiversité. 2025, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05426491v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">20 ans du GIS Sol. Enquête utilisateurs sur les besoins en matière de données sur les sols. Restitution des résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Le Bas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] GIS Sol. 2022, 45 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à jour du calcul des coefficients de répartition spatiale des données de la BNVd. Note méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Poméon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Ballot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] INRAE, US ODR. 2020, pp.95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03594944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination du fond géochimique pour les métaux dissous dans les eaux de surface continentales. Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARPEGES : Analyse de Risque PEsticides pour la Gestion des Eaux de Surface. Evaluation du risque de contamination par les produits phytosanitaires des masses d’eau de surface, Irstea-Onema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3245,903 +3483,665 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-Chimie soutenant la biologie. Typologie chimique nationale des cours d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revue des méthodes de détermination du fond géochimique pour les métaux dissous dans les eaux de surface continentales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Canal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPEAR (SPEcies At Risk) : Future méthode de bioindication à intégrer aux mesures en réseaux de contrôle de surveillance ? Ou métrique de contamination toxique par les pesticides incluse dans les futurs indices basés sur les macroinvertébrés benthiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Chandesris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat actuel des méthodes employées pour le dosage du phosphore par les laboratoires prestataires des réseaux DCE en France, et exigences de limite de quantification</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2010, pp.6</w:t>
+                <w:t xml:space="preserve">Plan « écophyto 2018 » et État écologique des cours d’eau ; Pourra-t-on avec les réseaux DCE actuels établir un bilan général de l’effet de ce plan?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02599651v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plan « écophyto 2018 » et État écologique des cours d’eau ; Pourra-t-on avec les réseaux DCE actuels établir un bilan général de l’effet de ce plan?</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.16</w:t>
+                <w:t xml:space="preserve">Etat actuel des méthodes employées pour le dosage du phosphore par les laboratoires prestataires des réseaux DCE en France, et exigences de limite de quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Pimpec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2010, pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02596875v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseau de référence des eaux douces de surface cours d'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mengin</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yves Souchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593982v1</w:t>
-              </w:r>
-[...236 lines deleted...]
-                <w:t xml:space="preserve">hal-03332010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4185,77 +4185,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Poinçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024, Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
@@ -4284,77 +4284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,77 +4441,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4575,77 +4575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,428 +4694,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Soil biodiversity monitoring in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t>
+              <w:t xml:space="preserve">EUSO Stakeholders Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576462v1</w:t>
+                <w:t xml:space="preserve">hal-03766991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Auclerc</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576185v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil biodiversity monitoring in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSO Stakeholders Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766991v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biodiversity from sciences to action -feedback from two decades of soil bio-indicators development as agricultural soil management tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,51 +5597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5690,247 +5690,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental genomics of denitrification in groundwater</w:t>
+                <w:t xml:space="preserve">Interpreting large-scale monitoring network data. A boundary setting approach for biological communities to environmental pressures in natura. Case study of the French river network with physico-chemical variables as a pressure impacting the score of a bio-indicator (IBGN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Vandenkoornhuyse</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rôle de la biodiversité dans les processus écologiques aux interfaces eau-sédiments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.1</w:t>
+              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596880v1</w:t>
+                <w:t xml:space="preserve">hal-02596882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpreting large-scale monitoring network data. A boundary setting approach for biological communities to environmental pressures in natura. Case study of the French river network with physico-chemical variables as a pressure impacting the score of a bio-indicator (IBGN)</w:t>
+                <w:t xml:space="preserve">Environmental genomics of denitrification in groundwater</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Ferreol</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.16</w:t>
+              <w:t xml:space="preserve">Rôle de la biodiversité dans les processus écologiques aux interfaces eau-sédiments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Lyon, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596882v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microbial diversity and activity in a pristine aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6007,51 +6007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lagarrigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6102,51 +6102,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of denitrifying communities in a wetland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6210,51 +6210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of denitrifying communities in a wetland.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6318,51 +6318,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des paramètres influençant la réactivité potentielle du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,51 +6413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic tools application in an environmental problematic, the 2D-DIGE example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS “High-throughput molecular biology methods in the environmental sciences”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6514,51 +6514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des circulations hydrologiques sur la structure des communautés bactériennes à l'interface sol-nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Rennes 1, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6754,51 +6754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04610666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spycher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kalf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Lahr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela G&#246;nczi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33865-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gouy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Henaff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boussou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hjr1ns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gauroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vernoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/201304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00661379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Deridder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Briand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coedel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.03.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6GPKQ1K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05023537v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05426491v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Germain" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598190v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pimpec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Strub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05082057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy-Boussada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malavaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Henaff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596880v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596882v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094658v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04610666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spycher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kalf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Lahr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela G&#246;nczi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33865-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gouy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Henaff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boussou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hjr1ns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gauroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vernoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/201304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00661379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Deridder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Briand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coedel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.03.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6GPKQ1K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05082057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05426491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Germain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05023537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pimpec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Strub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766991v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy-Boussada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malavaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Henaff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094658v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>