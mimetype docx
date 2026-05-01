--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -368,605 +368,605 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-04610666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t>
+                <w:t xml:space="preserve">Mieux intégrer les sols dans la séquence &amp;quot;Eviter-Réduire-Compenser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
+                <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Renault</w:t>
+                <w:t xml:space="preserve">Sarah Paquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Antoni</w:t>
+                <w:t xml:space="preserve">Philippe Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Arrouays</w:t>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.347-363</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04085007v1</w:t>
+                <w:t xml:space="preserve">hal-04327803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux intégrer les sols dans la séquence &amp;quot;Eviter-Réduire-Compenser</w:t>
+                <w:t xml:space="preserve">Quelles perspectives scientifiques et techniques pour l’inventaire et la surveillance des sols en France : Quels besoins en données, comment mieux les acquérir, les diffuser, les utiliser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Cortet</w:t>
+                <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Paquet</w:t>
+                <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Billet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Véronique Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Arrouays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.347-363</w:t>
+              <w:t xml:space="preserve">, 2023, 30, pp.51-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04327803v1</w:t>
+                <w:t xml:space="preserve">hal-04085007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
+                <w:t xml:space="preserve">Sols, sciences et recherches participatives : comment consolider et fédérer le foisonnement d’initiatives en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Imbert</w:t>
+                <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+                <w:t xml:space="preserve">Philippe Loiseau-Dubosc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Ortega</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Auclerc</w:t>
+                <w:t xml:space="preserve">Thierry Caquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (1), pp.81-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2023014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04236772v2</w:t>
+                <w:t xml:space="preserve">hal-04158297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sols, sciences et recherches participatives : comment consolider et fédérer le foisonnement d’initiatives en France ?</w:t>
+                <w:t xml:space="preserve">Comment développer un suivi de la biodiversité des sols français en s’appuyant sur le Réseau de Mesures de la Qualité des Sols (RMQS) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Gascuel</w:t>
+                <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Loiseau-Dubosc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Caquet</w:t>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.383-401</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04158297v1</w:t>
+                <w:t xml:space="preserve">hal-04236772v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des propriétés des sols aux indicateurs de la qualité des sols, en appui aux politiques publiques et en réponse aux besoins de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Antoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1142,51 +1142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une évaluation physico-chimique en cohérence avec la biologie des milieux aquatiques continentaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1276,103 +1276,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le RMQS comme support de suivi de la biodiversité des sols : Les programmes passés, présents et futurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28 (1), pp.193-206</w:t>
@@ -1427,51 +1427,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Boussou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1557,77 +1557,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dupas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gascuel-Odoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentina Moatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, HS 31, pp.1-9. </w:t>
@@ -2166,51 +2166,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of depth and time on diversity of free-living microbial community in the variably saturated zone of a granitic aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2300,51 +2300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrate and sulphate dynamics in peat subjected to different hydrological conditions: Batch experiments and field comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Auterives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of hydrological fluxes on the structure of nitrate-reducing bacteria communities in a peatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,1601 +2547,1601 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00392810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éléments de cadrage sur la restauration écologique et la restauration des écosystèmes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">OFB, Office Français de la Biodiversité. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de l’étude pilote Biodiversa+ sur la biodiversité des sols en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Basille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Office français de la Biodiversité. 2025, pp.27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">20 ans du GIS Sol. Enquête utilisateurs sur les besoins en matière de données sur les sols. Restitution des résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Le Bas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Antoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] GIS Sol. 2022, 45 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise à jour du calcul des coefficients de répartition spatiale des données de la BNVd. Note méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lovasoa Ramalanjaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Poméon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Barbu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAE, US ODR. 2020, pp.95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03594944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination du fond géochimique pour les métaux dissous dans les eaux de surface continentales. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARPEGES : Analyse de Risque PEsticides pour la Gestion des Eaux de Surface. Evaluation du risque de contamination par les produits phytosanitaires des masses d’eau de surface, Irstea-Onema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physico-Chimie soutenant la biologie. Typologie chimique nationale des cours d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ferreol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revue des méthodes de détermination du fond géochimique pour les métaux dissous dans les eaux de surface continentales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Canal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597109v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SPEAR (SPEcies At Risk) : Future méthode de bioindication à intégrer aux mesures en réseaux de contrôle de surveillance ? Ou métrique de contamination toxique par les pesticides incluse dans les futurs indices basés sur les macroinvertébrés benthiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Archaimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etat actuel des méthodes employées pour le dosage du phosphore par les laboratoires prestataires des réseaux DCE en France, et exigences de limite de quantification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Pimpec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Coquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Strub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2010, pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plan « écophyto 2018 » et État écologique des cours d’eau ; Pourra-t-on avec les réseaux DCE actuels établir un bilan général de l’effet de ce plan?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tormos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseau de référence des eaux douces de surface cours d'eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chandesris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Oraison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2009, pp.63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphore : mieux gérer la ressource, mieux protéger les milieux aquatiques Etat des lieux et pistes opérationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Basilico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Garnaud-Corbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations méthodologiques pour le montage de projets collaboratifs entre auteurs de la Recherche et des Territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Raous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03332010v1</w:t>
-              </w:r>
-[...1311 lines deleted...]
-                <w:t xml:space="preserve">hal-02593982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4185,77 +4185,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Poinçot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Buitrago</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centennial Celebration and Congress of the International Union of Soil Sciences (IUSS 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Firenze, Italy. , 2024, Centennial Celebration and Congress of the International Union of Soil Sciences</w:t>
@@ -4284,77 +4284,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding a soil biodiversity monitoring to the French National Soil Quality Monitoring Network :the RMQS-Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4441,77 +4441,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handbook to establish a large-scale soil biodiversity monitoring: the French experience of the RMQS-Biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4575,77 +4575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RMQS-Biodiversity as a project of large-scale soil biodiversity monitoring in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4694,428 +4694,428 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03754849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil biodiversity monitoring in France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Santorufo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSO Stakeholders Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t>
+              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766991v1</w:t>
+                <w:t xml:space="preserve">hal-03576462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A soil biodiversity survey coupled with the national soil quality monitoring network?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Santorufo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Ortega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Apolline Auclerc</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Symposium on Soil Biodiversity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FAO, Apr 2021, Roma, Italy. pp.46-52</w:t>
+              <w:t xml:space="preserve">Eurosoil 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576462v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to add a biodiversity survey to an already existing national pedologic survey? Case study of the french soil quality monitoring network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Soil biodiversity monitoring in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Bougon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">EUSO Stakeholders Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Joint Research Centre, Oct 2021, Conférence virtuelle, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03576185v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil biodiversity from sciences to action -feedback from two decades of soil bio-indicators development as agricultural soil management tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Bispo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5190,277 +5190,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claudy Jolivet</w:t>
+                <w:t xml:space="preserve">ARPEGES : a Bayesian Belief Network to help stakeholders assessing the risk of contamination of surface water by pesticides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Piffady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Carluer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Laroche</w:t>
+                <w:t xml:space="preserve">Véronique Gouy-Boussada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+                <w:t xml:space="preserve">Guy Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
+                <w:t xml:space="preserve">Emilie Adoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">EGU general Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienna (Autriche), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03655535v1</w:t>
+                <w:t xml:space="preserve">hal-04868640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ARPEGES : a Bayesian Belief Network to help stakeholders assessing the risk of contamination of surface water by pesticides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Carluer</w:t>
+                <w:t xml:space="preserve">Les bases de données du GIS Sol : un accès à la connaissance de l’état des sols sur le territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bispo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudy Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gouy-Boussada</w:t>
+                <w:t xml:space="preserve">Bertrand Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Le Hénaff</w:t>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Adoir</w:t>
+                <w:t xml:space="preserve">Jose-Luis Almeida Falcon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU general Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienna (Autriche), Austria</w:t>
+              <w:t xml:space="preserve">4es rencontres nationales de la recherche sur les sites &amp; sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ademe, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868640v1</w:t>
+                <w:t xml:space="preserve">hal-03655535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARPEGES, a method to assess the risk of surface waters contamination by pesticides at the national scale</w:t>
               </w:r>
@@ -5597,51 +5597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. van Looy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Tormos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,51 +5709,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpreting large-scale monitoring network data. A boundary setting approach for biological communities to environmental pressures in natura. Case study of the French river network with physico-chemical variables as a pressure impacting the score of a bio-indicator (IBGN)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferreol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium for European Freshwater Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Girona, Spain. pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5880,273 +5880,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbial diversity and activity in a pristine aquifer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Metaproteomic analysis of water microbial communities using an Isotope-coded protein label approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagarrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-09875</w:t>
+              <w:t xml:space="preserve">2nd EU Summer School in Proteomic Basics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Brixen, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00280522v1</w:t>
+                <w:t xml:space="preserve">hal-00667334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metaproteomic analysis of water microbial communities using an Isotope-coded protein label approach.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Microbial diversity and activity in a pristine aquifer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Pineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd EU Summer School in Proteomic Basics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Brixen, Italy</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienne, Austria. pp.A-09875</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667334v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00280522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of denitrifying communities in a wetland</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A survey of denitrifying communities in a wetland.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6158,103 +6158,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Microbial Ecology (ISME-11), the hidden powers microbial communities in action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">11th International Symposium on microbial ecology (ISME 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00165196v1</w:t>
+                <w:t xml:space="preserve">hal-00094658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A survey of denitrifying communities in a wetland.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A survey of denitrifying communities in a wetland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6266,103 +6266,103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Symposium on microbial ecology (ISME 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">International Symposium on Microbial Ecology (ISME-11), the hidden powers microbial communities in action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00094658v1</w:t>
+                <w:t xml:space="preserve">insu-00165196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale des paramètres influençant la réactivité potentielle du milieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vandenkoornhuyse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6413,51 +6413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic tools application in an environmental problematic, the 2D-DIGE example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole thématique CNRS “High-throughput molecular biology methods in the environmental sciences”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Roscoff, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6514,51 +6514,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des circulations hydrologiques sur la structure des communautés bactériennes à l'interface sol-nappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Bougon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Rennes 1, 2007. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6754,51 +6754,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04610666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spycher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kalf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Lahr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela G&#246;nczi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33865-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158297v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023014" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gouy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Henaff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boussou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hjr1ns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gauroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vernoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/201304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00661379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Deridder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Briand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coedel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.03.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6GPKQ1K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05082057v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05426491v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Germain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05023537v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771283v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599390v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596873v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597109v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596877v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596875v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599651v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pimpec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Strub" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766991v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868640v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy-Boussada" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malavaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Henaff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667334v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165196v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094658v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406378v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pouzenc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy Jolivet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louna Abraham" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apolline Auclerc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Beaucher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2025.106609" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04610666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Spycher" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Kalf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost Lahr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela G&#246;nczi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Lindstr&#246;m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-024-33865-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04327803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Paquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Billet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Bougon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04085007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel-Odoux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Renault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Antoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arrouays" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04158297v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gascuel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loiseau-Dubosc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Caquet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2023014" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04236772v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Imbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Santorufo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Ortega" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auclerc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04018969v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cousin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bispo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Carluer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Gouy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Henaff" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tormos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ieam.4343" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03585565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roubeix" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Danis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2021.4.09" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03484172v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392221v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dupont" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Billy" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Boussou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Augeard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/hjr1ns" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04023727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Legeay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dupas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentina Moatar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.HS.09" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601383v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gauroy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bougon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le H&#233;naff" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catalogne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Vernoux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Domange" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920956v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. van Looy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tormos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferr&#233;ol" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Villeneuve" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/kmae/201304" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00736087v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Archambaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Belaidi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Breil" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2012009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00696395v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Molenat" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R. Delettre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6941.2011.01273.x" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00661379v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Auterives" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo Deridder" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2011.08.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00392810v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Briand" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coedel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2009.03.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W6GPKQ1K-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05426491v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vivier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Buisson" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Carr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Germain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gallet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05023537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Gerber" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Basille" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771283v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Bas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Brunet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03594944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovasoa Ramalanjaona" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pom&#233;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Martin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Ballot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Barbu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599390v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chandesris" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598190v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreol" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597109v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596877v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599651v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chauvin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Pimpec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Strub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596875v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mengin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Oraison" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-05082057v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basilico" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garnaud-Corbel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03332010v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Raous" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine King" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chenu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627527v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Poin&#231;ot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Buitrago" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754769v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Appoline Auclerc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143929v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-16392" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03754849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576462v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576185v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03766991v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03576475v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Eglin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Slak" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Julliot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868640v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy-Boussada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Le H&#233;naff" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Adoir" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03655535v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Laroche" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Almeida Falcon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512644v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malavaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Carluer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Henaff" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597792v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Villeneuve" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596882v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596880v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aquilina" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vandenkoornhuyse" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00667334v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagarrigue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lavigne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pineau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00280522v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00094658v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00165196v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015284v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015289v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00342702v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>