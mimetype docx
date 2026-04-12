--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -1191,295 +1191,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01624342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photophysical properties of acid-responsive triphenylamine derivatives bearing pyridine fragments: Towards white light emission</w:t>
+                <w:t xml:space="preserve">New D-π-A-conjugated organic sensitizers based on α-pyranylidene donors for dye-sensitized solar cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tydlitát</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Achelle</w:t>
+                <w:t xml:space="preserve">Emilie Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Le Poul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rodríguez-López</w:t>
+                <w:t xml:space="preserve">Bertrand Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Pytela</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Mikýsek</w:t>
+                <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dyes and Pigments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.07.043⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (10), pp.995-999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.01.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01581230v1</w:t>
+                <w:t xml:space="preserve">hal-01475816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New D-π-A-conjugated organic sensitizers based on α-pyranylidene donors for dye-sensitized solar cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photophysical properties of acid-responsive triphenylamine derivatives bearing pyridine fragments: Towards white light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tydlitát</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Achelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Ferreira</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+                <w:t xml:space="preserve">J. Rodríguez-López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Caro</w:t>
+                <w:t xml:space="preserve">O. Pytela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
+                <w:t xml:space="preserve">T. Mikýsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (10), pp.995-999. </w:t>
+              <w:t xml:space="preserve">Dyes and Pigments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 146, pp.467--478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2017.01.094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dyepig.2017.07.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01475816v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01581230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tripodal molecules with triphenylamine core, diazine peripheral groups and extended π-conjugated linkers</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Rodriguez-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (130), pp.107396--107399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1710,350 +1710,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anisyl and ferrocenyl adducts of methylenepyran-containing β-diketone: Synthesis, spectral, structural, and redox properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dorcet</w:t>
+                <w:t xml:space="preserve">Dipolar and V-​shaped structures incorporating methylenepyran and diazine fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Achelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-René Hamon</w:t>
+                <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carillo</w:t>
+                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 762, pp.19-28. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70 (17), pp.2804-2815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2014.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.02.071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058192v1</w:t>
+                <w:t xml:space="preserve">hal-00973615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipolar and V-​shaped structures incorporating methylenepyran and diazine fragments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samia Kahlal</w:t>
+                <w:t xml:space="preserve">Anisyl and ferrocenyl adducts of methylenepyran-containing β-diketone: Synthesis, spectral, structural, and redox properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Néstor Novoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roisnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dorcet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Caro</w:t>
+                <w:t xml:space="preserve">Jean-René Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2014.02.071⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 762, pp.19-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2014.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00973615v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of novel nitroxide organometallic Fischer-type carbene complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2165,64 +2165,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samia Kahlal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 37 (7), pp.2066-2081. </w:t>
@@ -2458,51 +2458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Caro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 51 (4), pp.605-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2574,51 +2574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Robin-Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Le Poul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2830,362 +2830,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled nucleophilic activation of different sites in [Mo 2Cp2L2(μ-SMe)2(μ-L′)] + cations (L = ButNC, xylNC, CO; L′ = SMe or PPh2)</w:t>
+                <w:t xml:space="preserve">Transformations and agostic interactions of hydrocarbyl ligands bonded to the sulfur-rich dimolybdenum site Mo2Cp2(μ-SMe) 3: Chemical and electrochemical formation of μ-alkyl and μ-vinyl compounds from a μ-alkylidene derivative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">François Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.07.034⟩</w:t>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (25), pp.6268-6278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om050761g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763754v1</w:t>
+                <w:t xml:space="preserve">hal-01763766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations and agostic interactions of hydrocarbyl ligands bonded to the sulfur-rich dimolybdenum site Mo2Cp2(μ-SMe) 3: Chemical and electrochemical formation of μ-alkyl and μ-vinyl compounds from a μ-alkylidene derivative</w:t>
+                <w:t xml:space="preserve">Controlled nucleophilic activation of different sites in [Mo 2Cp2L2(μ-SMe)2(μ-L′)] + cations (L = ButNC, xylNC, CO; L′ = SMe or PPh2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Le Goff</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Leroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Pétillon</w:t>
+                <w:t xml:space="preserve">Pierre Yves Orain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 24 (25), pp.6268-6278. </w:t>
+              <w:t xml:space="preserve">Journal of Organometallic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 690 (21-22), pp.4583-4601. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om050761g⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jorganchem.2005.07.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763766v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reaction of BH4- with Mo2Cp 2(μ-SMe)n species to give tetrahydroborato, hydrido or dimetallaborane compounds: Control of product by ancillary ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3264,319 +3264,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01763874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of alkyne and vinylidene ligands into tetrazolate groups at a sulfur-rich dimolybdenum site using sodium azide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected coupling of Cp and two RNC ligands at a Mo2(μ-SMe)3 nucleus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Paugam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">R. Rumin</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organometallics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (21), pp.4178-4180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/om030447r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0020-1693(02)01556-6⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763906v1</w:t>
+                <w:t xml:space="preserve">hal-01763900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected coupling of Cp and two RNC ligands at a Mo2(μ-SMe)3 nucleus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Incorporation of alkyne and vinylidene ligands into tetrazolate groups at a sulfur-rich dimolybdenum site using sodium azide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-C. Kervella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Paugam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean Talarmin</w:t>
+                <w:t xml:space="preserve">R. Rumin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organometallics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 22 (21), pp.4178-4180. </w:t>
+              <w:t xml:space="preserve">Inorganica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 350, pp.495-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/om030447r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0020-1693(02)01556-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763900v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">μ-alkylidyne and μ-alkylidene complexes from a bridging side-on vinylidene sulfur-rich dimolybdenum precursor</w:t>
               </w:r>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3743,51 +3743,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Capon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Talarmin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3926,260 +3926,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of arsenic species in seawater by flow injection hydride generation in situ collection followed by graphite furnace atomic absorption spectrometryStability of As(III)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Cabon</w:t>
+                <w:t xml:space="preserve">Hydride transfer reactions in dimolybdenum compounds A simple route to the novel μ-η1 η1-tetrahydroboride complex [Mo2Cp2(μ-SMe)3(μ-BH4)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Y. Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W. Muir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-2670(00)00948-X⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21, pp.2137-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b006457m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771360v1</w:t>
+                <w:t xml:space="preserve">hal-02296670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydride transfer reactions in dimolybdenum compounds A simple route to the novel μ-η1 η1-tetrahydroboride complex [Mo2Cp2(μ-SMe)3(μ-BH4)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+                <w:t xml:space="preserve">Determination of arsenic species in seawater by flow injection hydride generation in situ collection followed by graphite furnace atomic absorption spectrometryStability of As(III)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cabon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K.W. Muir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 418, pp.19--31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2670(00)00948-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b006457m⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296670v1</w:t>
+                <w:t xml:space="preserve">hal-01771360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4487,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alvarez Miguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo D&#237;az-Sainz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Coma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cranney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07227f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Novoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manzur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01774g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Achelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cabon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducamp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.03.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581230v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tydlit&#225;t" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pytela" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mik&#253;sek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.043" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475816v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferreira" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.01.094" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cvejn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Pytela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.09.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rodriguez-Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21514E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058192v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carillo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.03.029" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973615v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.02.071" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXJ4JNR9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.11.072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJMGM2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Y. P&#233;tillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talarmin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W. Muir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.09.042" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL7J6G9L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763754v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.07.034" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ21W6Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763766v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050761g" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q9B27J7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Muir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b407564a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3LSPVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763906v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kervella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rumin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)01556-6" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GTSFBGW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763900v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paugam" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030447r" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7X16H0Q6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schollhammer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talarmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010853f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SM84LJ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Capon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000966j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RJ0N09M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Cabon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771360v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(00)00948-X" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TT3ZWM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Petillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006457m" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alvarez Miguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo D&#237;az-Sainz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Coma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cranney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07227f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Novoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manzur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01774g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Achelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cabon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducamp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.03.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.01.094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tydlit&#225;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pytela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mik&#253;sek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cvejn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Pytela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.09.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rodriguez-Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21514E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.02.071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXJ4JNR9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.03.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.11.072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJMGM2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Y. P&#233;tillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talarmin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W. Muir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.09.042" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL7J6G9L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050761g" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q9B27J7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.07.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ21W6Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Muir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b407564a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3LSPVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paugam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030447r" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7X16H0Q6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kervella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rumin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)01556-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GTSFBGW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schollhammer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talarmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010853f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SM84LJ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Capon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000966j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RJ0N09M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Cabon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Petillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006457m" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(00)00948-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TT3ZWM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>