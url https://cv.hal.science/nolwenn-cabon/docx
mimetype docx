--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -3844,342 +3844,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speciation of major arsenic species in seawater by flow injection hydride generation atomic absorption spectrometry</w:t>
+                <w:t xml:space="preserve">Determination of arsenic species in seawater by flow injection hydride generation in situ collection followed by graphite furnace atomic absorption spectrometryStability of As(III)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Yves Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cabon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fresenius' Journal of Analytical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 418, pp.19--31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0003-2670(00)00948-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771371v1</w:t>
+                <w:t xml:space="preserve">hal-01771360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydride transfer reactions in dimolybdenum compounds A simple route to the novel μ-η1 η1-tetrahydroboride complex [Mo2Cp2(μ-SMe)3(μ-BH4)]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
+                <w:t xml:space="preserve">Speciation of major arsenic species in seawater by flow injection hydride generation atomic absorption spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Cabon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cabon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K.W. Muir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fresenius' Journal of Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 368, pp.484--489</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b006457m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02296670v1</w:t>
+                <w:t xml:space="preserve">hal-01771371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of arsenic species in seawater by flow injection hydride generation in situ collection followed by graphite furnace atomic absorption spectrometryStability of As(III)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Yves Cabon</w:t>
+                <w:t xml:space="preserve">Hydride transfer reactions in dimolybdenum compounds A simple route to the novel μ-η1 η1-tetrahydroboride complex [Mo2Cp2(μ-SMe)3(μ-BH4)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe P. Schollhammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Cabon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.Y. Petillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Talarmin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.W. Muir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0003-2670(00)00948-X⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 21, pp.2137-2138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b006457m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01771360v1</w:t>
+                <w:t xml:space="preserve">hal-02296670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4487,51 +4487,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alvarez Miguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo D&#237;az-Sainz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Coma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cranney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07227f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Novoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manzur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01774g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Achelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cabon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducamp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.03.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.01.094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tydlit&#225;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pytela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mik&#253;sek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cvejn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Pytela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.09.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rodriguez-Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21514E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.02.071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXJ4JNR9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.03.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.11.072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJMGM2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Y. P&#233;tillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talarmin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W. Muir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.09.042" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL7J6G9L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050761g" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q9B27J7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.07.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ21W6Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Muir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b407564a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3LSPVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paugam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030447r" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7X16H0Q6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kervella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rumin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)01556-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GTSFBGW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schollhammer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talarmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010853f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SM84LJ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Capon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000966j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RJ0N09M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771371v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Cabon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Petillon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006457m" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771360v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(00)00948-X" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TT3ZWM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741472v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Orain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Alvarez Miguel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Cabon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gloaguen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648091v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo D&#237;az-Sainz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a G&#243;mez-Coma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107682" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03213553v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Garcia Bellido" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia &#193;lvarez-Miguel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Miguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lalaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/celc.202100359" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02438559v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Malval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Cranney" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Achelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huriye Akdas-Kili&#231;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fillaut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc07227f" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02096108v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Wojcik" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidoro L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Gauthier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Le Poul" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2019.03.046" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02278401v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;stor Novoa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Manzur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roisnel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dorcet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nj01774g" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01774399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Durand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Achelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gauthier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cabon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ducamp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2018.03.029" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01624342v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.7b02199" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01475816v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ferreira" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Caro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2017.01.094" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01581230v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tydlit&#225;t" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodr&#237;guez-L&#243;pez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pytela" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mik&#253;sek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2017.07.043" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01205442v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cvejn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Old&#345;ich Pytela" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Spangenberg" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dyepig.2015.09.012" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01254812v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Rodriguez-Lopez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5RA21514E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00973615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Kahlal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Saillard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2014.02.071" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXJ4JNR9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01058192v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Ren&#233; Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carillo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2014.03.029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01086720v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Robin-Le Guen" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Golhen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2013" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874189v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatou Ba" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3NJ41126E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917193v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2009.10.006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RK7684K5-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.11.072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VCJMGM2G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01175773v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Poul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om800638q" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-2QF6H4C6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01582159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Y. P&#233;tillon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Schollhammer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Talarmin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth W. Muir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.09.042" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FL7J6G9L-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763766v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Goff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tillon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om050761g" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-Q9B27J7M-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Orain" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jorganchem.2005.07.034" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQ21W6Q2-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763874v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.W. Muir" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b407564a" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M3LSPVT6-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763900v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Paugam" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om030447r" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7X16H0Q6-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01763906v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Kervella" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rumin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0020-1693(02)01556-6" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1GTSFBGW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771319v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schollhammer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talarmin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om010853f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-SM84LJ43-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01770128v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Capon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om000966j" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-4RJ0N09M-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771360v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Cabon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0003-2670(00)00948-X" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TT3ZWM7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01771371v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296670v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.Y. Petillon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b006457m" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538649v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>