--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -260,286 +260,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient active waveguiding properties of Mo6 nano-cluster-doped polymer nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proc. SPIE 9884, Nanophotonics VI, SPIE 9884, pp.9884-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2224440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316219v1</w:t>
+                <w:t xml:space="preserve">hal-01304517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+                <w:t xml:space="preserve">Efficient active waveguiding properties of Mo6 nano-cluster-doped polymer nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (25), pp.255201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304517v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laterally coupled UV210 polymer racetrack micro-resonator for thermal tunability and glucose sensing capability</w:t>
               </w:r>
@@ -819,51 +819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gouldieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (12), pp.125803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,64 +1191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Proc. SPIE 9126, Nanophotonics V, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1308,64 +1308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (10), pp.5309 - 5314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.291-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.767836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8428, pp.8428-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, 085016 (8pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2349,51 +2349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigations on optical caustics of spherical microresonators: Analytical expressions of caustics and their asymptotic behaviors, computational simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,90 +2612,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light propagation in single mode polymer nanotubes integrated on photonic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (11), pp.3302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,707 +2857,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs organiques par procédés hybrides : Nouvelles perspectives en photonique intégrée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.055501-055507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659309v1</w:t>
+                <w:t xml:space="preserve">hal-00481647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Integrated Optics: Devices, Materials, and Technologies XIV, 7604, pp.7604.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Godet</w:t>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs organiques par procédés hybrides : Nouvelles perspectives en photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.42-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00481647v1</w:t>
+                <w:t xml:space="preserve">hal-00659309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Moréac</w:t>
+                <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Zyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 283 (11), pp.2451-2456. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.01.065⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 283 (1), pp.164-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00506603v1</w:t>
+                <w:t xml:space="preserve">hal-00651996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Zyss</w:t>
+                <w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 283 (1), pp.164-168. </w:t>
+              <w:t xml:space="preserve">, 2010, 283 (11), pp.2451-2456. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2009.09.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2010.01.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651996v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00506603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular engineering to improve the charge carrier balance in single-layer silole-based OLEDs</w:t>
               </w:r>
@@ -4637,557 +4637,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the electroluminescence spectra of BDMO-PPV based polymer light-emitting diodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correlation between the Indium Tin Oxide morphology and the performances of polymer light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwen Huby</w:t>
+                <w:t xml:space="preserve">G. Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert-Serge Barriere</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 485 (1-2), pp.247-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183525v1</w:t>
+                <w:t xml:space="preserve">hal-00015487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-ion beam for microelectronic applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dipyridylphenylaminosilole: A case of luminescence enhancement by chromophoric synergism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Huby</w:t>
+                <w:t xml:space="preserve">L. Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moretto</w:t>
+                <w:t xml:space="preserve">Nolwen Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.1262-1267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024484v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the Indium Tin Oxide morphology and the performances of polymer light-emitting diodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Temperature dependence of the electroluminescence spectra of BDMO-PPV based polymer light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert-Serge Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015487v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipyridylphenylaminosilole: A case of luminescence enhancement by chromophoric synergism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Aubouy</w:t>
+                <w:t xml:space="preserve">Light-ion beam for microelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwen Huby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+                <w:t xml:space="preserve">G. Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 240, pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183523v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-ion beam analysis for microelectronic applications</w:t>
               </w:r>
@@ -5212,64 +5212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 240, pp.1</w:t>
@@ -5432,103 +5432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new dipyridylphenylaminosiloles for highly emissive organic electroluminescent devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.1</w:t>
@@ -5589,51 +5589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de nanofils pour explorer les comportements plasmoniques et photoniques à une échelle sub-longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5839,51 +5839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de nanostructures unidimensionnelles pour l’émission et le guidage de la lumière à une échelle sub-lambda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5958,286 +5958,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350110v1</w:t>
+                <w:t xml:space="preserve">hal-01337285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337285v1</w:t>
+                <w:t xml:space="preserve">hal-01350110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metal Cluster Compounds: Luminescence and Design of (nano)Composites</w:t>
               </w:r>
@@ -6342,152 +6342,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-Based Nanowires and Nanotubes: nanosources, wave-guiding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Sub-wavelength optical propagation in passive and active 1D-nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech France 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">3d International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175672v1</w:t>
+                <w:t xml:space="preserve">hal-01197337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite polymère-clusters inorganiques pour la photonique intégrée : guides rubans et nanostructures-1D</w:t>
               </w:r>
@@ -6592,165 +6575,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength optical propagation in passive and active 1D-nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer-Based Nanowires and Nanotubes: nanosources, wave-guiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Nanotech France 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197337v1</w:t>
+                <w:t xml:space="preserve">hal-01175672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7008,51 +7008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t>
@@ -7090,51 +7090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: waveguides structures towards cascade of multiple micro-resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7241,64 +7241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7746,64 +7746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers In Optics - FIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7854,77 +7854,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Integrated Optics, ECIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8087,90 +8087,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation monomode dans des nanotubes et nanofils organiques couplés à des microstructures sur puce de potonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8359,64 +8359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Microtechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8435,247 +8435,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des caustiques associées aux modes de galerie dans les micro-résonateurs sphériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+                <w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - CLEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703614v1</w:t>
+                <w:t xml:space="preserve">hal-00703172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude des caustiques associées aux modes de galerie dans les micro-résonateurs sphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - CLEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703172v1</w:t>
+                <w:t xml:space="preserve">hal-00703614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t>
               </w:r>
@@ -8780,722 +8780,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t>
+              <w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460302v1</w:t>
+                <w:t xml:space="preserve">hal-00474174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t>
+                <w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474174v1</w:t>
+                <w:t xml:space="preserve">hal-00919220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919220v1</w:t>
+                <w:t xml:space="preserve">hal-00474186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prospects for the realization of 2D and 3D organic micro-optical-resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phobia Annual Nanophotonics International Conference - PANIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662043v1</w:t>
+                <w:t xml:space="preserve">hal-00652353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">New prospects for the realization of 2D and 3D organic micro-optical-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Phobia Annual Nanophotonics International Conference - PANIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474186v1</w:t>
+                <w:t xml:space="preserve">hal-00662043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652353v1</w:t>
+                <w:t xml:space="preserve">hal-00460302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives pour la réalisation de micro-résonateurs organiques en photonique intégrée</w:t>
               </w:r>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Club Optique et Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9615,51 +9615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9727,64 +9727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9820,700 +9820,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incroporation en photonique intégrée sur organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New practical approach of integrated photonic based on biomimetic peptidic/silica self-assembled nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emilie Pouget</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Biologie-Biophysique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.7218, 721804- 1/721804-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.805500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652399v1</w:t>
+                <w:t xml:space="preserve">hal-00652470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Godet</w:t>
+                <w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Potel</w:t>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652459v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New practical approach of integrated photonic based on biomimetic peptidic/silica self-assembled nanotubes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.7218, 721804- 1/721804-8, </w:t>
+              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.805500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652470v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+                <w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incroporation en photonique intégrée sur organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Vie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t>
+              <w:t xml:space="preserve">4èmes Journées Biologie-Biophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Baden-Berder, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652383v1</w:t>
+                <w:t xml:space="preserve">hal-00652399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10594,51 +10594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vue d'ensemble : Guides d'ondes en polymères, interféromètres de Mach-Zehnder et micro-résonateurs pour des applications en télécommunications optiques et en métrologie par capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10715,90 +10715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10840,103 +10840,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t>
@@ -11090,51 +11090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystèmes et capteurs opto-thermo-mécaniques sur matériaux polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11215,51 +11215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage d'une optique intégrée sur organiques vers une photonique sub-micronique à base de nanomatériaux moléculaires biomimétiques auto-assemblés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11398,51 +11398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gouldieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.198-200, 2015, JNOG</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11506,51 +11506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Journée de l’Ecole Doctorale SDLM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rennes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11601,64 +11601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée - JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11833,51 +11833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanophotonique sur matériaux organiques : vers les micro-résonateurs optiques intégrés et les applications capteurs en métrologie fine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,51 +11951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12069,90 +12069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Charge injection in silole based organic light emitting diodes enhanced by environemental strain relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12273,51 +12273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DA109FD"/>
+    <w:nsid w:val="8BA0EA3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12504,51 +12504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/12/125803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06716e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/8/085016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7FVZ1161-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2011.12.060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD8983WG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JTuI50" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubouy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900780f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C610FB7CE6FF6F082DEFC345E9EC78BF72D571ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF729BJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.115416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Liang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSHKQ84T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2190714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.667259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Habrard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubouy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025711v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703172v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805500" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/12/125803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06716e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/8/085016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7FVZ1161-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2011.12.060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD8983WG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JTuI50" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubouy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900780f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C610FB7CE6FF6F082DEFC345E9EC78BF72D571ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF729BJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.115416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Liang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSHKQ84T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2190714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.667259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Habrard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubouy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183525v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025711v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662043v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805500" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>