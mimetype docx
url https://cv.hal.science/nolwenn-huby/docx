--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -260,286 +260,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient active waveguiding properties of Mo6 nano-cluster-doped polymer nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+                <w:t xml:space="preserve">Yann Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (25), pp.255201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01304517v1</w:t>
+                <w:t xml:space="preserve">hal-01316219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient active waveguiding properties of Mo6 nano-cluster-doped polymer nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proc. SPIE 9884, Nanophotonics VI, SPIE 9884, pp.9884-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2224440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316219v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01304517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laterally coupled UV210 polymer racetrack micro-resonator for thermal tunability and glucose sensing capability</w:t>
               </w:r>
@@ -819,51 +819,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gouldieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Optics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17 (12), pp.125803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -936,51 +936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1191,64 +1191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Proc. SPIE 9126, Nanophotonics V, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1308,64 +1308,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (10), pp.5309 - 5314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1451,51 +1451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.291-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1861,51 +1861,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2012, pp.767836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8428, pp.8428-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, 085016 (8pp). </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2349,51 +2349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical investigations on optical caustics of spherical microresonators: Analytical expressions of caustics and their asymptotic behaviors, computational simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,51 +2478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,90 +2612,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light propagation in single mode polymer nanotubes integrated on photonic circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 99 (11), pp.3302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2857,445 +2857,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01552416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs organiques par procédés hybrides : Nouvelles perspectives en photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Godet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (1), pp.42-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481647v1</w:t>
+                <w:t xml:space="preserve">hal-00659309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Integrated Optics: Devices, Materials, and Technologies XIV, 7604, pp.7604.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs organiques par procédés hybrides : Nouvelles perspectives en photonique intégrée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.055501-055507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659309v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3423,64 +3423,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4637,557 +4637,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between the Indium Tin Oxide morphology and the performances of polymer light-emitting diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature dependence of the electroluminescence spectra of BDMO-PPV based polymer light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Wantz</w:t>
+                <w:t xml:space="preserve">Nolwen Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hirsch</w:t>
+                <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Huby</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Silvain</w:t>
+                <w:t xml:space="preserve">Albert-Serge Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015487v1</w:t>
+                <w:t xml:space="preserve">hal-00183525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dipyridylphenylaminosilole: A case of luminescence enhancement by chromophoric synergism</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-ion beam for microelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Aubouy</w:t>
+                <w:t xml:space="preserve">N. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwen Huby</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 240, pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183523v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00024484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the electroluminescence spectra of BDMO-PPV based polymer light-emitting diodes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Correlation between the Indium Tin Oxide morphology and the performances of polymer light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Albert-Serge Barriere</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 485 (1-2), pp.247-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00183525v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-ion beam for microelectronic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dipyridylphenylaminosilole: A case of luminescence enhancement by chromophoric synergism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Hirsch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">P. Moretto</w:t>
+                <w:t xml:space="preserve">L. Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.1262-1267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.127⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024484v1</w:t>
+                <w:t xml:space="preserve">hal-00183523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-ion beam analysis for microelectronic applications</w:t>
               </w:r>
@@ -5212,64 +5212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwen Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 240, pp.1</w:t>
@@ -5432,103 +5432,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new dipyridylphenylaminosiloles for highly emissive organic electroluminescent devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.1</w:t>
@@ -5589,51 +5589,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de nanofils pour explorer les comportements plasmoniques et photoniques à une échelle sub-longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5839,51 +5839,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de nanostructures unidimensionnelles pour l’émission et le guidage de la lumière à une échelle sub-lambda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5958,286 +5958,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2469-410X.C1.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337285v1</w:t>
+                <w:t xml:space="preserve">hal-01350110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingyue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMN 2016 Energy Materials Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350110v1</w:t>
+                <w:t xml:space="preserve">hal-01337285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metal Cluster Compounds: Luminescence and Design of (nano)Composites</w:t>
               </w:r>
@@ -6342,135 +6342,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength optical propagation in passive and active 1D-nanostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer-Based Nanowires and Nanotubes: nanosources, wave-guiding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Nanotech France 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01197337v1</w:t>
+                <w:t xml:space="preserve">hal-01175672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanocomposite polymère-clusters inorganiques pour la photonique intégrée : guides rubans et nanostructures-1D</w:t>
               </w:r>
@@ -6575,182 +6592,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-Based Nanowires and Nanotubes: nanosources, wave-guiding</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sub-wavelength optical propagation in passive and active 1D-nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotech France 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">3d International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175672v1</w:t>
+                <w:t xml:space="preserve">hal-01197337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7008,51 +7008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t>
@@ -7090,51 +7090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: waveguides structures towards cascade of multiple micro-resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7241,64 +7241,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7582,51 +7582,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7746,64 +7746,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers In Optics - FIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7854,77 +7854,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Integrated Optics, ECIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8087,90 +8087,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation monomode dans des nanotubes et nanofils organiques couplés à des microstructures sur puce de potonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8359,64 +8359,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Microtechnologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8435,247 +8435,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00703220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude des caustiques associées aux modes de galerie dans les micro-résonateurs sphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - CLEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703172v1</w:t>
+                <w:t xml:space="preserve">hal-00703614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des caustiques associées aux modes de galerie dans les micro-résonateurs sphériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+                <w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - CLEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00703614v1</w:t>
+                <w:t xml:space="preserve">hal-00703172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t>
               </w:r>
@@ -8780,722 +8780,722 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474174v1</w:t>
+                <w:t xml:space="preserve">hal-00460302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t>
+                <w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919220v1</w:t>
+                <w:t xml:space="preserve">hal-00474174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474186v1</w:t>
+                <w:t xml:space="preserve">hal-00919220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New prospects for the realization of 2D and 3D organic micro-optical-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Phobia Annual Nanophotonics International Conference - PANIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652353v1</w:t>
+                <w:t xml:space="preserve">hal-00662043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prospects for the realization of 2D and 3D organic micro-optical-resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phobia Annual Nanophotonics International Conference - PANIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662043v1</w:t>
+                <w:t xml:space="preserve">hal-00474186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t>
+              <w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460302v1</w:t>
+                <w:t xml:space="preserve">hal-00652353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles perspectives pour la réalisation de micro-résonateurs organiques en photonique intégrée</w:t>
               </w:r>
@@ -9507,51 +9507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Club Optique et Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9615,51 +9615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9727,64 +9727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9820,302 +9820,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New practical approach of integrated photonic based on biomimetic peptidic/silica self-assembled nanotubes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incroporation en photonique intégrée sur organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes Journées Biologie-Biophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Baden-Berder, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652470v1</w:t>
+                <w:t xml:space="preserve">hal-00652399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652383v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10174,346 +10174,346 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
+                <w:t xml:space="preserve">New practical approach of integrated photonic based on biomimetic peptidic/silica self-assembled nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t>
+              <w:t xml:space="preserve">SPIE Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.7218, 721804- 1/721804-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.805500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652459v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incroporation en photonique intégrée sur organiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+                <w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daphné Duval</w:t>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Pouget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Biologie-Biophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Baden-Berder, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652399v1</w:t>
+                <w:t xml:space="preserve">hal-00652383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10594,51 +10594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vue d'ensemble : Guides d'ondes en polymères, interféromètres de Mach-Zehnder et micro-résonateurs pour des applications en télécommunications optiques et en métrologie par capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10715,90 +10715,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francine Solal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10840,51 +10840,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11090,51 +11090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microsystèmes et capteurs opto-thermo-mécaniques sur matériaux polymères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11215,51 +11215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du couplage d'une optique intégrée sur organiques vers une photonique sub-micronique à base de nanomatériaux moléculaires biomimétiques auto-assemblés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11398,51 +11398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gouldieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.198-200, 2015, JNOG</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11506,51 +11506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Journée de l’Ecole Doctorale SDLM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rennes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11601,64 +11601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée - JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11833,51 +11833,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanophotonique sur matériaux organiques : vers les micro-résonateurs optiques intégrés et les applications capteurs en métrologie fine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11951,51 +11951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12069,90 +12069,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Charge injection in silole based organic light emitting diodes enhanced by environemental strain relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12273,51 +12273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BA0EA3A"/>
+    <w:nsid w:val="0D82188F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12504,51 +12504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/12/125803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06716e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/8/085016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7FVZ1161-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2011.12.060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD8983WG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JTuI50" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubouy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900780f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C610FB7CE6FF6F082DEFC345E9EC78BF72D571ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF729BJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.115416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Liang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSHKQ84T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2190714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.667259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Habrard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubouy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183525v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197337v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025711v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703172v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703614v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662043v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652470v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805500" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652399v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/12/125803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06716e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/8/085016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7FVZ1161-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2011.12.060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD8983WG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JTuI50" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubouy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900780f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C610FB7CE6FF6F082DEFC345E9EC78BF72D571ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF729BJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.115416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Liang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSHKQ84T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2190714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.667259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Habrard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubouy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025711v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703172v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805500" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>