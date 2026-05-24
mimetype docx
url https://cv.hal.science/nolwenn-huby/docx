--- v2 (2026-05-01)
+++ v3 (2026-05-24)
@@ -126,243 +126,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t>
+                <w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52, pp.196-202. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proc. SPIE 9884, Nanophotonics VI, SPIE 9884, pp.9884-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2224440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253411v1</w:t>
+                <w:t xml:space="preserve">hal-01304517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient active waveguiding properties of Mo6 nano-cluster-doped polymer nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (25), pp.255201</w:t>
@@ -377,731 +377,731 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01316219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanosources and waveguiding in polymer-based nanowires and nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Facile design of red-emitting waveguides using hybrid nanocomposites made of inorganic clusters dispersed in SU8 photoresist host</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lagneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Proc. SPIE 9884, Nanophotonics VI, SPIE 9884, pp.9884-28. </w:t>
+              <w:t xml:space="preserve">Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52, pp.196-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2224440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optmat.2015.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01304517v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laterally coupled UV210 polymer racetrack micro-resonator for thermal tunability and glucose sensing capability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferable Integrated Optical SU8 Devices: From Micronic Waveguides to 1D-Nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Castro-Beltrán</w:t>
+                <w:t xml:space="preserve">Gwennaël Danion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Vié</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+                <w:t xml:space="preserve">Françis Gouttefangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Device Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20550308.2015.1133100⟩</w:t>
+              <w:t xml:space="preserve">Micromachines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Micromachines 2015, 6 (5), pp.544-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/mi6050544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01249190v1</w:t>
+                <w:t xml:space="preserve">hal-01145484v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A laterally coupled UV210 polymer racetrack micro-resonator for thermal tunability and glucose sensing capability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Castro-Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Specht</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Castro-Beltran</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t>
+              <w:t xml:space="preserve">Advanced Device Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.80-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20550308.2015.1133100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166476v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantages of UV210 polymer for integrated optics applications: comparison of ridge and photoinscripted strip waveguide performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication and optical characterization of pedestal micro-structures on DUV210 polymer: waveguides structures towards micro-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gouldieff</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R Castro-Beltran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/12/125803⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71 (1), pp.10501.1-10501-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220559v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferable Integrated Optical SU8 Devices: From Micronic Waveguides to 1D-Nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Advantages of UV210 polymer for integrated optics applications: comparison of ridge and photoinscripted strip waveguide performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gouldieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromachines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Micromachines 2015, 6 (5), pp.544-553. </w:t>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (12), pp.125803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/mi6050544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/17/12/125803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145484v2</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of efficient coupling and optical resonances by using taper-waveguides coupled to cascade of UV210 polymer micro-resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1165,90 +1165,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct injection in organic SU8 nanowires and nanotubes for waveguiding properties investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Proc. SPIE 9126, Nanophotonics V, pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1282,90 +1282,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection and waveguiding properties in SU8 nanotubes for sub-wavelength regime propagation and nanophotonics integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 6 (10), pp.5309 - 5314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1412,90 +1412,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFM Analysis on Polymer Optical Micro-Resonators: Investigation on Quality Factor Origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (4), pp.291-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1542,51 +1542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible beam-waist technique for whispering gallery modes excitation in polymeric 3D micro-resonators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Native spider silk as a biological optical fiber.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1803,1029 +1803,1029 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Fabrication to Characterization of 3D Organic Micro-Resonators: a Complementary Alliance of Microfluidics and Optics</w:t>
+                <w:t xml:space="preserve">Theoretical investigations on optical caustics of spherical microresonators: Analytical expressions of caustics and their asymptotic behaviors, computational simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Bêche</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2012/767836⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 285 (9), pp.2247-2254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2011.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861726v1</w:t>
+                <w:t xml:space="preserve">hal-00909682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Straight and Curved Silica Nano-Ridges Connections Based on Fluidic Approach for Hybrid Integrated Photonics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">From Fabrication to Characterization of 3D Organic Micro-Resonators: a Complementary Alliance of Microfluidics and Optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Panizza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Optical Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2012, pp.767836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2012/767836⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00909657v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on 2D disks and stadiums micro-resonators structures based on UV210 polymer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Straight and Curved Silica Nano-Ridges Connections Based on Fluidic Approach for Hybrid Integrated Photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nonlinear optics, quantum optics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (1-4), pp.319-326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680496v1</w:t>
+                <w:t xml:space="preserve">hal-00909657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of fabrication and resonant optical coupling in various 2D micro-resonator structures in a UV210 polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22, 085016 (8pp). </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/22/8/085016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00715738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigations on optical caustics of spherical microresonators: Analytical expressions of caustics and their asymptotic behaviors, computational simulations</w:t>
+                <w:t xml:space="preserve">Investigation on 2D disks and stadiums micro-resonators structures based on UV210 polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8428, pp.8428-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.922232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/J.OPTCOM.2011.12.060⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00909682v1</w:t>
+                <w:t xml:space="preserve">hal-00680496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Light propagation in single mode polymer nanotubes integrated on photonic circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/opj.2011.11003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 99 (11), pp.3302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3637043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711771v1</w:t>
+                <w:t xml:space="preserve">hal-00714097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light propagation in single mode polymer nanotubes integrated on photonic circuits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Silica nano-networks as stretches on segmented SU8 rods for sub-wavelength photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 99 (11), pp.3302. </w:t>
+              <w:t xml:space="preserve"> Optics and Photonics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.11-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3637043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4236/opj.2011.11003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00714097v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CLEO Laser Science to Photonic Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Laser Science to Photonic Applications, </w:t>
@@ -2876,90 +2876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation de micro-résonateurs organiques par procédés hybrides : Nouvelles perspectives en photonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Méditerranéenne des Télécommunications=Mediterranean Telecommunication Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (1), pp.42-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2978,324 +2978,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (5), pp.055501-055507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619762v1</w:t>
+                <w:t xml:space="preserve">hal-00481647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication and optical characterization of sub-micronic waveguide structures on UV210 polymer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Microfluidics and thin film process: a recipe for organic integrated photonics based on 3D microresonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Integrated Optics: Devices, Materials, and Technologies XIV, 7604, pp.7604.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2040-8978/12/5/055501⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00481647v1</w:t>
+                <w:t xml:space="preserve">hal-00619762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant coupling into hybrid 3D micro-resonator devices on organic/biomolecular film/glass photonic structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3397,77 +3397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Organic 3D microresonators with Microfluidics Coupled to Thin-Film Processes for Photonic Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Belloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie . Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3556,51 +3556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular engineering to improve the charge carrier balance in single-layer silole-based OLEDs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3737,51 +3737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ross Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 31, pp.68-74. </w:t>
@@ -3825,1179 +3825,1179 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of environmental strains on charge injection in silole based organic light emitting diodes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Study of the influence of the molecular organization on single-layer OLEDs' performances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.115416⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 157 (2-3), pp.91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2006.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186586v1</w:t>
+                <w:t xml:space="preserve">hal-00186594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispirofluorene-indenofluorene derivatives as new building blocks for blue organic electroluminescent devices and electroactive polymers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cocherel</w:t>
+                <w:t xml:space="preserve">Evidence of environmental strains on charge injection in silole based organic light emitting diodes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200701036⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (11), pp.115416/1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.75.115416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00283671v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the influence of the molecular organization on single-layer OLEDs' performances.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+                <w:t xml:space="preserve">Dispirofluorene-indenofluorene derivatives as new building blocks for blue organic electroluminescent devices and electroactive polymers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Poriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Jing Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Rault-Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cocherel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13 (36), pp.10055-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200701036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2006.12.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00186594v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00283671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injection and transport processes in organic light emitting diodes based on a silole derivative.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic Light-emitting Diodes and Organic Light-emitting Electrochemical Cells Based on Silole-Fluorene Derivatives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.S. Barriere</w:t>
+                <w:t xml:space="preserve">Florian Habrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Ouisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aubouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2190714⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 156 (18-20), pp.1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2006.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186956v1</w:t>
+                <w:t xml:space="preserve">hal-00186934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silole derivatives: relationships between molecular arrangement and OLED efficiency.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Injection and transport processes in organic light emitting diodes based on a silole derivative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Vignau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S. Barriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.667259⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 99, pp.084907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2190714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00187261v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic Light-emitting Diodes and Organic Light-emitting Electrochemical Cells Based on Silole-Fluorene Derivatives.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Stephan</w:t>
+                <w:t xml:space="preserve">Silole derivatives: relationships between molecular arrangement and OLED efficiency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 156 (18-20), pp.1262. </w:t>
+              <w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6192, pp.61923A. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2006.09.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.667259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186934v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00187261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependence of the electroluminescence spectra of BDMO-PPV based polymer light-emitting diodes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-ion beam for microelectronic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwen Huby</w:t>
+                <w:t xml:space="preserve">L. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Vignau</w:t>
+                <w:t xml:space="preserve">P. Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert-Serge Barriere</w:t>
+                <w:t xml:space="preserve">G. Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 240, pp.265-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2005.06.127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00183525v1</w:t>
+                <w:t xml:space="preserve">in2p3-00024484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-ion beam for microelectronic applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Huby</w:t>
+                <w:t xml:space="preserve">Temperature dependence of the electroluminescence spectra of BDMO-PPV based polymer light-emitting diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Moretto</w:t>
+                <w:t xml:space="preserve">Nolwen Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vignau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert-Serge Barriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00024484v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00183525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the Indium Tin Oxide morphology and the performances of polymer light-emitting diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Silvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5061,77 +5061,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dipyridylphenylaminosilole: A case of luminescence enhancement by chromophoric synergism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5212,64 +5212,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moretto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 240, pp.1</w:t>
@@ -5458,77 +5458,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Aubouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwen Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vignau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 28, pp.1</w:t>
@@ -5589,90 +5589,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception de nanofils pour explorer les comportements plasmoniques et photoniques à une échelle sub-longueur d'onde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Funes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5708,307 +5708,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01879020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of hybrid 1D nanostructures for sub-wavelength wave-guiding, emission and sensing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception de nanostructures unidimensionnelles pour l’émission et le guidage de la lumière à une échelle sub-lambda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J L Duvail</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A Désert</w:t>
+                <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C'NANO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Général de la Société Française de Physique - SFP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Orsay - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644104v1</w:t>
+                <w:t xml:space="preserve">hal-01567681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de nanostructures unidimensionnelles pour l’émission et le guidage de la lumière à une échelle sub-lambda</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Design of hybrid 1D nanostructures for sub-wavelength wave-guiding, emission and sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Funes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Désert</w:t>
+                <w:t xml:space="preserve">A Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Général de la Société Française de Physique - SFP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Orsay - Paris, France</w:t>
+              <w:t xml:space="preserve">C'NANO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567681v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft Matter for Integrated Photonics and Resonances: various hybrid approaches and adaptive technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6016,51 +6016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Panizza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Artzner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photonics &amp; Laser Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Berlin, Germany. pp.33, </w:t>
@@ -6098,77 +6098,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel deep-UV polymer for nanophotonics: structures towards cascade of serial micro-resonators for ultra-sensitive detections of glucose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingyue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6223,64 +6223,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition Metal Cluster Compounds: Luminescence and Design of (nano)Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Désert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Massuyeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6348,103 +6348,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymer-Based Nanowires and Nanotubes: nanosources, wave-guiding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotech France 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
@@ -6467,303 +6467,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite polymère-clusters inorganiques pour la photonique intégrée : guides rubans et nanostructures-1D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sub-wavelength optical propagation in passive and active 1D-nanostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp. 195-197</w:t>
+              <w:t xml:space="preserve">3d International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01175240v1</w:t>
+                <w:t xml:space="preserve">hal-01197337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sub-wavelength optical propagation in passive and active 1D-nanostructures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Nanocomposite polymère-clusters inorganiques pour la photonique intégrée : guides rubans et nanostructures-1D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gouldieff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Amela-Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Molard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3d International Conference and Exhibition on Lasers, Optics &amp; Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valence, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp. 195-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197337v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01175240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sondes intégrées résonantes de lumière : Micro-résonateurs sur polymères couplés aux technologies et procédés issus de la chimie, des plasmas, de la micro-fluidique et de la biophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6844,77 +6844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of cascade of multiple resonators developed on UV210 positive photoresist by DUV lithography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6950,355 +6950,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01020848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: waveguides structures towards cascade of multiple micro-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Optical Society EOS Conference TOM 1 - Guided-Wave Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.1-2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452368v1</w:t>
+                <w:t xml:space="preserve">hal-01025711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: waveguides structures towards cascade of multiple micro-resonators</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A novel deep-UV polymer for integrated photonics: from waveguides structures to taper-waveguides coupled to cascade of multistage resonators used as thermal sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Optical Society EOS Conference TOM 1 - Guided-Wave Optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin America Optics and Photonics Conference (LAOP 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LAOP.2014.LM4A.44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025711v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01452368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injection et propagation photonique sub-longueur d'onde dans des nanotubes polymères SU8.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7323,51 +7323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pristine spider silk fibers as waveguiding microstructure in free space and in an integrated photonic chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7451,1913 +7451,1908 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00906181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical propagation and integration of pristine silkworm fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polymer nanotubes and nanowires for integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers In Optics - FIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t>
+              <w:t xml:space="preserve">16th European Conference on Integrated Optics, ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935623v1</w:t>
+                <w:t xml:space="preserve">hal-00937255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Polymer nanotubes for integrated photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Bigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Garreau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontier 2012 : Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Rennes, France. pp.2012-9</w:t>
+              <w:t xml:space="preserve">Frontiers In Optics - FIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073473v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer nanotubes for integrated photonics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Optical propagation and integration of pristine silkworm fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Beaufils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pezolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers In Optics - FIO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Rochester (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00935618v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00935623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer nanotubes and nanowires for integrated photonics</w:t>
+                <w:t xml:space="preserve">Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Bigeon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexandre Garreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lorcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Massuyeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Integrated Optics, ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Frontier 2012 : Opportunities for polymer-based nanowires in optoelectronics and nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Rennes, France. pp.2012-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937255v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01073473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nano-waveguides and networks connections based on a fluidic approach and stretches on segmented organics preformed for sub-wavelength photonics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Etude des caustiques associées aux modes de galerie dans les micro-résonateurs sphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies - J3N</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704404v1</w:t>
+                <w:t xml:space="preserve">hal-00703614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation monomode dans des nanotubes et nanofils organiques couplés à des microstructures sur puce de potonique intégrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - CLEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703233v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration et caractérisation de micro-résonateurs 2D et 3D en micro-optique</w:t>
+                <w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Lhermite</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microonde - JCOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
+              <w:t xml:space="preserve">JNOG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703630v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SU8 photo-resist nanowires and nanotubes for full organic integrated photonics chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Propagation monomode dans des nanotubes et nanofils organiques couplés à des microstructures sur puce de potonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Microtechnologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.6</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703220v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des caustiques associées aux modes de galerie dans les micro-résonateurs sphériques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silica nano-waveguides and networks connections based on a fluidic approach and stretches on segmented organics preformed for sub-wavelength photonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.2</w:t>
+              <w:t xml:space="preserve">Journées Nationales Nanosciences et Nanotechnologies - J3N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703614v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica nano-waveguides and networks as stretches on segmented organics preformed for sub-wavelength photonics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">SU8 photo-resist nanowires and nanotubes for full organic integrated photonics chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics - CLEO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Baltimore, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">SPIE Microtechnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00703172v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-fluidique et photo-lithographie : réalisation de micro-résonateurs 2D et 3D organiques en photonique intégrée</w:t>
+                <w:t xml:space="preserve">Intégration et caractérisation de micro-résonateurs 2D et 3D en micro-optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Marseille, France. pp.100</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microonde - JCOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655483v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00703630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Pluchon</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Belloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Moréac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t>
+              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460302v1</w:t>
+                <w:t xml:space="preserve">hal-00620844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie . Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00474174v1</w:t>
+                <w:t xml:space="preserve">hal-00623525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Micro- and nano-photonics devices on organics materials coupled with various thin layer processes and treatments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t>
+              <w:t xml:space="preserve">Workshop on Organic Electronics and Nanophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Swieradow Zdroj, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919220v1</w:t>
+                <w:t xml:space="preserve">hal-00460302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New prospects for the realization of 2D and 3D organic micro-optical-resonators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phobia Annual Nanophotonics International Conference - PANIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662043v1</w:t>
+                <w:t xml:space="preserve">hal-00652353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A targeted review of hybrid integrated photonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Goulc'Hen Loas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optic Society - EOS Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Paris, France</w:t>
@@ -9380,1981 +9375,1986 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00474186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de nanostructures organiques par AFM pour la photonique intégrée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New prospects for the realization of 2D and 3D organic micro-optical-resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Microscopie Champ Proche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">Phobia Annual Nanophotonics International Conference - PANIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652353v1</w:t>
+                <w:t xml:space="preserve">hal-00662043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles perspectives pour la réalisation de micro-résonateurs organiques en photonique intégrée</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">First developments of sub-micronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Club Optique et Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECIO 2010 15th European Conference on Integrated Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661577v1</w:t>
+                <w:t xml:space="preserve">hal-00474174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de micro-résonateurs 3D par procédés hybrides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">First development of submicronic waveguide structures on UV210 polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhermite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France</w:t>
+              <w:t xml:space="preserve">IEEE 15th European Conference on Integrated Optics - ECIO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Cambridge, United Kingdom. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623525v1</w:t>
+                <w:t xml:space="preserve">hal-00919220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de micro-résonateurs 3D organiques par procédés micro-fluidiques et couches minces pour des applications en photonique intégrées</w:t>
+                <w:t xml:space="preserve">Nouvelles perspectives pour la réalisation de micro-résonateurs organiques en photonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Méditerranéen des Télécommunications - CMT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Casablanca, Maroc</w:t>
+              <w:t xml:space="preserve">Journées Club Optique et Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620844v1</w:t>
+                <w:t xml:space="preserve">hal-00661577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incroporation en photonique intégrée sur organiques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Vue d'ensemble : Guides d'ondes en polymères, interféromètres de Mach-Zehnder et micro-résonateurs pour des applications en télécommunications optiques et en métrologie par capteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes Journées Biologie-Biophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Baden-Berder, France</w:t>
+              <w:t xml:space="preserve">2ème Rencontres Scientifiques Sétif/Rennes/Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Sétif, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652399v1</w:t>
+                <w:t xml:space="preserve">hal-00652862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francine Solal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Potel</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652459v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of micro-optical elements such as disks, rings and spheres for photonic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tarabout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanosystem Engineering and Biophotonics (NEBO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New practical approach of integrated photonic based on biomimetic peptidic/silica self-assembled nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Nanotubes biomimétiques : synthèse, caractérisation et incroporation en photonique intégrée sur organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4èmes Journées Biologie-Biophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Baden-Berder, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652470v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin coating and plasma process for 2.5D and hybrid 3D micro-resonators on multilayer polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Potel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Optics-Optoelectronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.7356, 735606- 1/735606-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.820339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652383v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">V. Vié</w:t>
+                <w:t xml:space="preserve">Étude du couplage en photonique intégrée entre guides d'ondes organiques SU8 et microsphères de verre au travers d'un gap biomoléculaire lipidique : résonateurs 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Vie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Lille, France. pp.305-307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429000v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vue d'ensemble : Guides d'ondes en polymères, interféromètres de Mach-Zehnder et micro-résonateurs pour des applications en télécommunications optiques et en métrologie par capteurs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">New practical approach of integrated photonic based on biomimetic peptidic/silica self-assembled nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Rencontres Scientifiques Sétif/Rennes/Strasbourg</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPIE Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Jose, United States. pp.7218, 721804- 1/721804-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.805500⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652862v1</w:t>
+                <w:t xml:space="preserve">hal-00652470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic integrated photonics coupled with plasma and complex fluids processes for micro-resonators development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Présentation des activités de photonique intégrée au sein de l'IPR : photonique intégrée sur organiques couplée aux nano-matériaux biomimétiques auto-assemblés et aux processus à base de fluides complexes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Molecular Materials: Electronics, Photonics and Spintronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire invité à l'Institut des Nanotechnologies de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652854v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Observation of evanescent coupling and propagation from organic micro-disks to fibers of molecular self-assembled nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daphné Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tarabout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Barbé</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales sur les Technologies Émergentes en Micro-nanofabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652878v1</w:t>
+                <w:t xml:space="preserve">hal-00652769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of evanescent coupling and propagation from organic micro-disks to fibers of molecular self-assembled nanotubes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Microcapteurs à base de photonique intégrée sur SU8 : premiers développements de microstructures photoniques résonantes 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Potel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Barbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales sur les Technologies Émergentes en Micro-nanofabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Séminaire Invité à la Journée du 10 ans du Laboratoire de Photonique Quantique et Moléculaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652769v1</w:t>
+                <w:t xml:space="preserve">hal-00652878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsystèmes et capteurs opto-thermo-mécaniques sur matériaux polymères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etude du couplage d'une optique intégrée sur organiques vers une photonique sub-micronique à base de nanomatériaux moléculaires biomimétiques auto-assemblés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Artzner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Begou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Colloque International Telecom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Fès, Maroc</w:t>
+              <w:t xml:space="preserve">Workshop Micro-optique, Plasmonique et applications biologiques - IEMN de Lille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652829v1</w:t>
+                <w:t xml:space="preserve">hal-00141357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du couplage d'une optique intégrée sur organiques vers une photonique sub-micronique à base de nanomatériaux moléculaires biomimétiques auto-assemblés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Microsystèmes et capteurs opto-thermo-mécaniques sur matériaux polymères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Artzner</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Jézéquel</w:t>
+                <w:t xml:space="preserve">Antoine Goullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Zyss</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gaviot</w:t>
+                <w:t xml:space="preserve">Thomas Begou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Micro-optique, Plasmonique et applications biologiques - IEMN de Lille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">6ème Colloque International Telecom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Fès, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141357v1</w:t>
+                <w:t xml:space="preserve">hal-00652829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11372,77 +11372,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guides d'onde rubans en Polydimethylsiloxane (PDMS) a large gamme spectrale pour des applications en photonique intégrée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gouldieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Optique Guidée - JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France. pp.198-200, 2015, JNOG</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11467,90 +11467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UV210 optical microresonators on pedestal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Specht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Journée de l’Ecole Doctorale SDLM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Rennes, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11575,90 +11575,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d'injection optique directe dans des nanostructures 1D polymères: Imagerie et propagation sub-longueur d'onde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Huby</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée - JNOG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11728,90 +11728,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microresonators developped on UV210 photoresist: global fabrication, optical characterization and thermal sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigoberto Castro-Beltran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Camberlein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gaviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -11833,90 +11833,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-nanophotonique sur matériaux organiques : vers les micro-résonateurs optiques intégrés et les applications capteurs en métrologie fine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhermite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11951,103 +11951,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photonique Intégrée et Nano-matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Pluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Bigeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -12069,64 +12069,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communication par Affiche : &amp;quot;Charge injection in silole based organic light emitting diodes enhanced by environemental strain relaxation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Huby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gerbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12273,51 +12273,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0D82188F"/>
+    <w:nsid w:val="B0A0C98A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12504,51 +12504,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220559v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/12/125803" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06716e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680496v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922232" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715738v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/8/085016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7FVZ1161-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909682v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2011.12.060" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD8983WG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714097v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637043" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JTuI50" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubouy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900780f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C610FB7CE6FF6F082DEFC345E9EC78BF72D571ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF729BJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186586v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.115416" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283671v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Liang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701036" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSHKQ84T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186594v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.12.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186956v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barriere" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2190714" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187261v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.667259" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186934v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Habrard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.009" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubouy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197337v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025711v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935618v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937255v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703233v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703614v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703172v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662043v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652399v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652470v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805500" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652862v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652769v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Duvail" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Bigeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Huby" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#234;che" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2224440" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Amela-Cortes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Molard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253411v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lagneaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2015.12.034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145484v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenna&#235;l Danion" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;is Gouttefangeas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mi6050544" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249190v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltr&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vi&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lhermite" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Camberlein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20550308.2015.1133100" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166476v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Specht" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Castro-Beltran" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goulc'Hen Loas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150207" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220559v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gouldieff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/17/12/125803" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082273v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rigoberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhermite" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pluchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/24/12/125006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981482v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2052517" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978599v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3nr06716e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vi&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Panizza" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2013.34044" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854609v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Frein" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mor&#233;ac" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.IJLEO.2012.06.058" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S9Q3L3L1-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820827v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Renault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beaufils" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lef&#232;vre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4798552" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909682v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gaviot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.OPTCOM.2011.12.060" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XD8983WG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/767836" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dor&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00715738v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/22/8/085016" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-7FVZ1161-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680496v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.922232" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714097v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3637043" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Artzner" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/opj.2011.11003" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2011.JTuI50" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659309v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie . Coulon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481647v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Godet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2040-8978/12/5/055501" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-X8HSNBQN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619762v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belloul" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Potel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Barb&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Zyss" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2009.09.049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2X5D1NL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00506603v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2010.01.065" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LT8GH1T3-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00415724v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubouy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Hirsch" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gerbier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b900780f" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C610FB7CE6FF6F082DEFC345E9EC78BF72D571ED/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373215v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chaieb" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Vignau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Brown" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wantz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2008.01.012" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RF729BJ0-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186594v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gu&#233;rin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.12.012" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186586v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.115416" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00283671v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poriel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Jing Liang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Rault-Berthelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Barri&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cocherel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701036" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KSHKQ84T-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186934v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Habrard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Ouisse" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2006.09.009" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186956v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Barriere" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2190714" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187261v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.667259" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00024484v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hirsch" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tardy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wantz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Huby" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moretto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2005.06.127" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7356B1H-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183525v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwen Huby" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vignau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert-Serge Barriere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015487v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Silvain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.03.022" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183523v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aubouy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183524v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tardy" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gu&#233;rin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Collet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Lem&#233;e-Cailleau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Buron-Le Cointe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Cailleau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.69.020101" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00183526v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gerbier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879020v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Funes" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Massuyeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#233;sert" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644104v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Duvail" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Funes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A D&#233;sert" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350110v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2469-410X.C1.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337285v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingyue Li" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341133v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Massuyeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Duvail" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Faulques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197337v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175240v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Molard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140612v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01020848v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Castro-Beltran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025711v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452368v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LAOP.2014.LM4A.44" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906246v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906181v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefevre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-IQEC.2013.6800954" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937255v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935618v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935623v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pezolet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073473v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lorcy" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Massuyeau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cordier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703614v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703172v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655483v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703233v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704404v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dor&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703220v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00703630v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Lhermite" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623525v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460302v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652353v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474186v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662043v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00474174v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919220v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661577v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652854v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Solal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652443v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tarabout" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pouget" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652459v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.820339" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652383v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vie" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Hamel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652470v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.805500" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429000v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652769v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141357v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zyss" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652829v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Goullet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Begou" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174505v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090758v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936087v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094571v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915121v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763889v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203514v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. van Der Lee" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>