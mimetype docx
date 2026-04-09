--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1057,278 +1057,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Automatic Human Dendritic Cells Segmentation Using K-Means Clustering and Chan-Vese Active Contour Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Braiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslam Benzinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321249v1</w:t>
+                <w:t xml:space="preserve">hal-02800788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Human Dendritic Cells Segmentation Using K-Means Clustering and Chan-Vese Active Contour Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamal Nasreddine</w:t>
+                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Redou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.105520. </w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (12), 21 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800788v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacilli intra-tracheal administration protects from Pseudomonas aeruginosa pulmonary infection in mice - a proof of concept</w:t>
               </w:r>
@@ -1442,969 +1442,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02868571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fusariotoxin co-exposure on THP-1 human immune cells</w:t>
+                <w:t xml:space="preserve">In vitro co-culture models to evaluate acute cytotoxicity of individual and combined mycotoxin exposures on Caco-2, THP-1 and HepaRG human cell lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexiane Gheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 34 (3), pp.191 - 205. </w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 281, pp.51 - 59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10565-017-9408-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866749v1</w:t>
+                <w:t xml:space="preserve">hal-01866608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro co-culture models to evaluate acute cytotoxicity of individual and combined mycotoxin exposures on Caco-2, THP-1 and HepaRG human cell lines</w:t>
+                <w:t xml:space="preserve">Effects of fusariotoxin co-exposure on THP-1 human immune cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexiane Gheux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Madec</w:t>
+                <w:t xml:space="preserve">Samuel Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 281, pp.51 - 59. </w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.191 - 205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2017.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10565-017-9408-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866608v1</w:t>
+                <w:t xml:space="preserve">hal-01866749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and selective anticancer activities of two Euphorbia species in human acute myeloid leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hepatotoxicity of fusariotoxins, alone and in combination, towards the HepaRG human hepatocyte cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Ben Jannet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Lachaâl</w:t>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2017.03.072⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.439 - 451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866745v1</w:t>
+                <w:t xml:space="preserve">hal-01866756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of PR toxin on THP1 and Caco-2 cells: an in vitro study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Le Scouarnec</w:t>
+                <w:t xml:space="preserve">Antioxidant and selective anticancer activities of two Euphorbia species in human acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Ben Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Bourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Lachaâl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/WMJ2017.2196⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.375 - 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2017.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866798v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action mechanisms involved in the bioprotective effect of Lactobacillus harbinensis K.V9.3.1.Np against Yarrowia lipolytica in fermented milk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of PR toxin on THP1 and Caco-2 cells: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
+                <w:t xml:space="preserve">H. Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.013⟩</w:t>
+              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.375 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/WMJ2017.2196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506637v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and combined toxicological effects of deoxynivalenol and zearalenone on human hepatocytes in in vitro chronic exposure conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Madec</w:t>
+                <w:t xml:space="preserve">Action mechanisms involved in the bioprotective effect of Lactobacillus harbinensis K.V9.3.1.Np against Yarrowia lipolytica in fermented milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 280, pp.238 - 246. </w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866793v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatotoxicity of fusariotoxins, alone and in combination, towards the HepaRG human hepatocyte cell line</w:t>
+                <w:t xml:space="preserve">Individual and combined toxicological effects of deoxynivalenol and zearalenone on human hepatocytes in in vitro chronic exposure conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 109, pp.439 - 451. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 280, pp.238 - 246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.09.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866756v1</w:t>
+                <w:t xml:space="preserve">hal-01866793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for antimicrobial and proteolytic activities of lactic acid bacteria isolated from cow, buffalo and goat milk and cheeses marketed in the southeast region of Brazil</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haertlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine C. P. de Martinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2526,441 +2526,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intraspecific variability and abiotic factors on mycotoxin production in Penicillium roqueforti</w:t>
+                <w:t xml:space="preserve">Milk fermented with the probiotic candidate &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700 induces differentiation of monocytes toward macrophages &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Fontaine</w:t>
+                <w:t xml:space="preserve">Fabrício Luiz Tulini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+                <w:t xml:space="preserve">Yvan Choiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Puel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Puel</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haertlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 215, pp.187 - 193. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.533-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01870155v1</w:t>
+                <w:t xml:space="preserve">hal-02630550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the proteolytic activity of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; FT132 and &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700, isolated from dairy products in Brazil, using milk proteins as substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrício Luiz Tulini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Biscola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Choiset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Food Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 241 (3), pp.385 - 392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00217-015-2470-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02632605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fermented with the probiotic candidate &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700 induces differentiation of monocytes toward macrophages &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrício Luiz Tulini</w:t>
+                <w:t xml:space="preserve">Influence of intraspecific variability and abiotic factors on mycotoxin production in Penicillium roqueforti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Haertlé</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.187 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630550v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation of CD34+ cells from peripheral blood and bone marrow of Tursiops truncatus</w:t>
               </w:r>
@@ -4135,51 +4135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="762408ED"/>
+    <w:nsid w:val="9A4EF322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4366,51 +4366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-hymery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9346-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107835371" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04645590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iperi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belinger Podevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Braiki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.e200907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Aitzhanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Oleinikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-021-03096-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Boussaden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Fangous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2019.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866749v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-017-9408-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866608v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Gheux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2017.12.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Jannet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Bourgou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jdey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.03.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZCKGWL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tadrist" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Scouarnec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2017.2196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.080" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.09.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio L. Tulini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. P. de Martinis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029915000606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P8NLQS07-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fontaine" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K37SM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632605v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2470-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630550v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.004" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;ant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-hymery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9346-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107835371" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04645590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iperi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belinger Podevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Braiki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.e200907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Aitzhanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Oleinikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-021-03096-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Boussaden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Fangous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2019.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Gheux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2017.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-017-9408-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.09.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Jannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Bourgou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jdey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.03.072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZCKGWL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tadrist" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Scouarnec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2017.2196" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio L. Tulini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. P. de Martinis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029915000606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P8NLQS07-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2470-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fontaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K37SM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;ant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>