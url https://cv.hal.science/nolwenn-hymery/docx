--- v1 (2026-04-09)
+++ v2 (2026-05-02)
@@ -1057,278 +1057,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Human Dendritic Cells Segmentation Using K-Means Clustering and Chan-Vese Active Contour Model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kamal Nasreddine</w:t>
+                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Redou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105520⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (12), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800788v1</w:t>
+                <w:t xml:space="preserve">hal-03321249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Automatic Human Dendritic Cells Segmentation Using K-Means Clustering and Chan-Vese Active Contour Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Braiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslam Benzinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 18 (12), 21 p. </w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321249v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lactobacilli intra-tracheal administration protects from Pseudomonas aeruginosa pulmonary infection in mice - a proof of concept</w:t>
               </w:r>
@@ -1706,705 +1706,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatotoxicity of fusariotoxins, alone and in combination, towards the HepaRG human hepatocyte cell line</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
+                <w:t xml:space="preserve">Antioxidant and selective anticancer activities of two Euphorbia species in human acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Ben Jannet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Bourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Lachaâl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.09.022⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.375 - 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2017.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866756v1</w:t>
+                <w:t xml:space="preserve">hal-01866745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and selective anticancer activities of two Euphorbia species in human acute myeloid leukemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Lachaâl</w:t>
+                <w:t xml:space="preserve">Effect of PR toxin on THP1 and Caco-2 cells: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2017.03.072⟩</w:t>
+              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.375 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/WMJ2017.2196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01866745v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of PR toxin on THP1 and Caco-2 cells: an in vitro study</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Action mechanisms involved in the bioprotective effect of Lactobacillus harbinensis K.V9.3.1.Np against Yarrowia lipolytica in fermented milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Le Scouarnec</w:t>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/WMJ2017.2196⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866798v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action mechanisms involved in the bioprotective effect of Lactobacillus harbinensis K.V9.3.1.Np against Yarrowia lipolytica in fermented milk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+                <w:t xml:space="preserve">Individual and combined toxicological effects of deoxynivalenol and zearalenone on human hepatocytes in in vitro chronic exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 248, pp.47-55. </w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 280, pp.238 - 246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506637v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and combined toxicological effects of deoxynivalenol and zearalenone on human hepatocytes in in vitro chronic exposure conditions</w:t>
+                <w:t xml:space="preserve">Hepatotoxicity of fusariotoxins, alone and in combination, towards the HepaRG human hepatocyte cell line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Pawtowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 280, pp.238 - 246. </w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.439 - 451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866793v1</w:t>
+                <w:t xml:space="preserve">hal-01866756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening for antimicrobial and proteolytic activities of lactic acid bacteria isolated from cow, buffalo and goat milk and cheeses marketed in the southeast region of Brazil</w:t>
               </w:r>
@@ -2429,51 +2429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Haertlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine C. P. de Martinis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2526,295 +2526,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fermented with the probiotic candidate &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700 induces differentiation of monocytes toward macrophages &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
+                <w:t xml:space="preserve">Evaluation of the proteolytic activity of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; FT132 and &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700, isolated from dairy products in Brazil, using milk proteins as substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrício Luiz Tulini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Biscola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Choiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Haertlé</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15, pp.533-540. </w:t>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (3), pp.385 - 392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00217-015-2470-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630550v1</w:t>
+                <w:t xml:space="preserve">hal-02632605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the proteolytic activity of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; FT132 and &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700, isolated from dairy products in Brazil, using milk proteins as substrates</w:t>
+                <w:t xml:space="preserve">Milk fermented with the probiotic candidate &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700 induces differentiation of monocytes toward macrophages &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrício Luiz Tulini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Choiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Biscola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
+                <w:t xml:space="preserve">Jean-Marc Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haertlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 241 (3), pp.385 - 392. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.533-540. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00217-015-2470-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632605v1</w:t>
+                <w:t xml:space="preserve">hal-02630550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of intraspecific variability and abiotic factors on mycotoxin production in Penicillium roqueforti</w:t>
               </w:r>
@@ -2852,51 +2852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 215, pp.187 - 193. </w:t>
@@ -4135,51 +4135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A4EF322"/>
+    <w:nsid w:val="1FA7F1A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4366,51 +4366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-hymery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9346-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107835371" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04645590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iperi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belinger Podevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Braiki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.e200907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Aitzhanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Oleinikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-021-03096-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Boussaden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800788v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105520" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Fangous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2019.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Gheux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2017.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-017-9408-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866756v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.09.022" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Jannet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Bourgou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jdey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.03.072" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZCKGWL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866798v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tadrist" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Scouarnec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2017.2196" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866793v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.080" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio L. Tulini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. P. de Martinis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029915000606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P8NLQS07-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632605v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2470-6" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fontaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K37SM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;ant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-hymery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9346-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107835371" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04645590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iperi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belinger Podevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Braiki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.e200907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Aitzhanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Oleinikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-021-03096-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Boussaden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Fangous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2019.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Gheux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2017.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-017-9408-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Jannet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Bourgou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jdey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.03.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZCKGWL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tadrist" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Scouarnec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2017.2196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.080" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.09.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio L. Tulini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. P. de Martinis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029915000606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P8NLQS07-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2470-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fontaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K37SM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;ant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>