--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -162,3087 +162,3485 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enniatin Mycotoxins in Food: A Systematic Review of Global Occurrence, Biosynthesis, and Toxicological Impacts on &amp;lt;i&amp;gt;In&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;Vitro&amp;lt;/i&amp;gt; Human Cell Models</w:t>
+                <w:t xml:space="preserve">Sea Bindweed Prevents Mycotoxin Intoxication Through Antioxidant, Anti-Inflammatory and Cytoprotective Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Coulet</w:t>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+                <w:t xml:space="preserve">Halima Boussaden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">Stéphane Cérantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monika Coton</w:t>
+                <w:t xml:space="preserve">Xavier Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Magné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1541-4337.70270⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 18 (3), pp.127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins18030127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398671v1</w:t>
+                <w:t xml:space="preserve">hal-05613690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of Two Aryl Sulfotransferases from Deep-Sea Marine Fungi and Their Implications in the Sulfation of Secondary Metabolites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mycotoxin migration in Alternaria alternata molded tomatoes: an on-going challenge for food safety and food waste management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Arce-López</w:t>
+                <w:t xml:space="preserve">Charlotte Réant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+                <w:t xml:space="preserve">Philippe Dantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Delage</w:t>
+                <w:t xml:space="preserve">Elisabeth Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Gerometta</w:t>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 22 (12), pp.572. </w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 138, pp.105065. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/md22120572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2026.105065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05093642v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05613663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cytotoxic Effects of Major and Emerging Mycotoxins on HepaRG Cells and Transcriptomic Response after Exposure of Spheroids to Enniatins B and B1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ENN A1 and B1 In Vitro Toxicological Effects on 2D and 3D Organ-on-Chip HepaRG Liver Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Refet-Mollof</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 16 (1), pp.54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/toxins16010054⟩</w:t>
+              <w:t xml:space="preserve">, 2026, 18 (2), pp.107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins18020107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04645590v1</w:t>
+                <w:t xml:space="preserve">hal-05613684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Model for the Automatic Recognition of Human Dendritic Cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enniatin Mycotoxins in Food: A Systematic Review of Global Occurrence, Biosynthesis, and Toxicological Impacts on &amp;lt;i&amp;gt;In&amp;lt;/i&amp;gt; &amp;lt;i&amp;gt;Vitro&amp;lt;/i&amp;gt; Human Cell Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jimaging9010013⟩</w:t>
+              <w:t xml:space="preserve">Comprehensive Reviews in Food Science and Food Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (5), pp.e70270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1541-4337.70270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944492v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative in vitro approaches to toxicological investigations of mycotoxins effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Characterization of Two Aryl Sulfotransferases from Deep-Sea Marine Fungi and Their Implications in the Sulfation of Secondary Metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Graziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatriz Arce López</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Beatriz Arce-López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Barbeyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gerometta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFSA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2903/j.efsa.2022.e200907⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (12), pp.572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md22120572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737738v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05093642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dairy associations for the targeted control of opportunistic Candida</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+                <w:t xml:space="preserve">Cytotoxic Effects of Major and Emerging Mycotoxins on HepaRG Cells and Transcriptomic Response after Exposure of Spheroids to Enniatins B and B1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Coulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
+                <w:t xml:space="preserve">Cristian Iperi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Belinger Podevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11274-021-03096-1⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins16010054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05495296v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Antioxidant, Anti-Inflammatory and Cytoprotective Activities of Halophyte Extracts against Mycotoxin Intoxication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fuzzy Model for the Automatic Recognition of Human Dendritic Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Braiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslam Benzinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (5), pp.312. </w:t>
+              <w:t xml:space="preserve">Journal of Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins13050312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jimaging9010013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468228v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
+                <w:t xml:space="preserve">Innovative in vitro approaches to toxicological investigations of mycotoxins effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Beatriz Arce López</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine drugs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
+              <w:t xml:space="preserve">EFSA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 20, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2903/j.efsa.2022.e200907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321249v1</w:t>
+                <w:t xml:space="preserve">hal-04737738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Human Dendritic Cells Segmentation Using K-Means Clustering and Chan-Vese Active Contour Model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dairy associations for the targeted control of opportunistic Candida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Aitzhanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelena Oleinikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcia Leyva Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105520⟩</w:t>
+              <w:t xml:space="preserve">World Journal of Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (8), pp.143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11274-021-03096-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800788v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05495296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lactobacilli intra-tracheal administration protects from Pseudomonas aeruginosa pulmonary infection in mice - a proof of concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Alexandre</w:t>
+                <w:t xml:space="preserve">Evaluation of the Antioxidant, Anti-Inflammatory and Cytoprotective Activities of Halophyte Extracts against Mycotoxin Intoxication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dauvergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Boussaden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cérantola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hymery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Arzur</w:t>
+                <w:t xml:space="preserve">Dorothée Faugère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beneficial Microbes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/BM2019.0069⟩</w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (5), pp.312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/toxins13050312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868571v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro co-culture models to evaluate acute cytotoxicity of individual and combined mycotoxin exposures on Caco-2, THP-1 and HepaRG human cell lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and characterization of a new Type III polyketide synthase from a marine yeast, Naganishia uzbekistanensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Redou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Bastien Cochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cbi.2017.12.004⟩</w:t>
+              <w:t xml:space="preserve">Marine drugs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 18 (12), 21 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/md18120637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866608v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of fusariotoxin co-exposure on THP-1 human immune cells</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Automatic Human Dendritic Cells Segmentation Using K-Means Clustering and Chan-Vese Active Contour Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Braiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdesslam Benzinou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Nasreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10565-017-9408-7⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.105520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmpb.2020.105520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866749v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant and selective anticancer activities of two Euphorbia species in human acute myeloid leukemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lactobacilli intra-tracheal administration protects from Pseudomonas aeruginosa pulmonary infection in mice - a proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Fangous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Ben Jannet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+                <w:t xml:space="preserve">S. Gouriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Bourgou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mokhtar Lachaâl</w:t>
+                <w:t xml:space="preserve">D. Arzur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2017.03.072⟩</w:t>
+              <w:t xml:space="preserve">Beneficial Microbes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (8), pp.893-900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/BM2019.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01866745v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02868571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of PR toxin on THP1 and Caco-2 cells: an in vitro study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of fusariotoxin co-exposure on THP-1 human immune cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3920/WMJ2017.2196⟩</w:t>
+              <w:t xml:space="preserve">Cell Biology and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34 (3), pp.191 - 205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10565-017-9408-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866798v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action mechanisms involved in the bioprotective effect of Lactobacillus harbinensis K.V9.3.1.Np against Yarrowia lipolytica in fermented milk</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">In vitro co-culture models to evaluate acute cytotoxicity of individual and combined mycotoxin exposures on Caco-2, THP-1 and HepaRG human cell lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexiane Gheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monika Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Madec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.013⟩</w:t>
+              <w:t xml:space="preserve">Chemico-Biological Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 281, pp.51 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cbi.2017.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506637v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual and combined toxicological effects of deoxynivalenol and zearalenone on human hepatocytes in in vitro chronic exposure conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Antioxidant and selective anticancer activities of two Euphorbia species in human acute myeloid leukemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Ben Jannet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Bourgou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Jdey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mokhtar Lachaâl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.080⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.375 - 385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2017.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866793v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatotoxicity of fusariotoxins, alone and in combination, towards the HepaRG human hepatocyte cell line</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+                <w:t xml:space="preserve">Effect of PR toxin on THP1 and Caco-2 cells: an in vitro study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tadrist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Le Scouarnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.09.022⟩</w:t>
+              <w:t xml:space="preserve">World Mycotoxin Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), pp.375 - 386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/WMJ2017.2196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866756v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for antimicrobial and proteolytic activities of lactic acid bacteria isolated from cow, buffalo and goat milk and cheeses marketed in the southeast region of Brazil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Action mechanisms involved in the bioprotective effect of Lactobacillus harbinensis K.V9.3.1.Np against Yarrowia lipolytica in fermented milk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mieszkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Debaets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022029915000606⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 248, pp.47-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640081v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the proteolytic activity of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; FT132 and &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700, isolated from dairy products in Brazil, using milk proteins as substrates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrício Luiz Tulini</w:t>
+                <w:t xml:space="preserve">Individual and combined toxicological effects of deoxynivalenol and zearalenone on human hepatocytes in in vitro chronic exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Biscola</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Food Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00217-015-2470-6⟩</w:t>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 280, pp.238 - 246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.toxlet.2017.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632605v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk fermented with the probiotic candidate &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700 induces differentiation of monocytes toward macrophages &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hepatotoxicity of fusariotoxins, alone and in combination, towards the HepaRG human hepatocyte cell line</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Caroline Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Haertlé</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Pawtowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.004⟩</w:t>
+              <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.439 - 451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2017.09.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630550v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of intraspecific variability and abiotic factors on mycotoxin production in Penicillium roqueforti</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Screening for antimicrobial and proteolytic activities of lactic acid bacteria isolated from cow, buffalo and goat milk and cheeses marketed in the southeast region of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio L. Tulini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haertlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Fontaine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaine C. P. de Martinis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dairy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83 (1), pp.115 - 124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022029915000606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01870155v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of CD34+ cells from peripheral blood and bone marrow of Tursiops truncatus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of intraspecific variability and abiotic factors on mycotoxin production in Penicillium roqueforti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Z. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hymery Nolwenn</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chambon Thierry</w:t>
+                <w:t xml:space="preserve">Sylvie Puel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Mammal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1748-7692.2011.00540.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 215, pp.187 - 193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2015.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00801726v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the proteolytic activity of &amp;lt;em&amp;gt;Enterococcus faecalis&amp;lt;/em&amp;gt; FT132 and &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700, isolated from dairy products in Brazil, using milk proteins as substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrício Luiz Tulini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Biscola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Choiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Le Blay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Food Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 241 (3), pp.385 - 392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00217-015-2470-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milk fermented with the probiotic candidate &amp;lt;em&amp;gt;Lactobacillus paracasei&amp;lt;/em&amp;gt; FT700 induces differentiation of monocytes toward macrophages &amp;lt;em&amp;gt;in vitro&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrício Luiz Tulini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Hymery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Choiset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Chobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Haertlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15, pp.533-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2015.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation of CD34+ cells from peripheral blood and bone marrow of Tursiops truncatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hymery Nolwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumas Christine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chambon Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marine Mammal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (1), pp.195-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1748-7692.2011.00540.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00801726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">T-2 toxin inhibits the differentiation of human monocytes into dendritic cells and macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hymery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.-G. Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Parent-Massin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Toxicology in Vitro</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (3), pp.509-519. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tiv.2009.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3252,500 +3650,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen science project to determine fungal diversity from moldy foods in consumer households and evaluate mycotoxin exposure risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Réant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hymery Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th Mycotoxin Workshop 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Vienne (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen science project to determine fungal diversity from moldy foods in consumer households and evaluate the mycotoxin risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Réant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dantigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hymery Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Mycotoxines 10ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04978364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of enniatins and beauvericin toxicity by innovative in vitro model approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Coulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Coton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hymery Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycotoxin Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Celle, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation of Dendritic Cells from Microscopic Images Using Mathematical Morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Braiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesslam Benzinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Hymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd INTERNATIONAL CONFERENCE on ADVANCED TECHNOLOGIES FOR SIGNAL &amp; IMAGE PROCESSING "ATSIP'2016"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3755,319 +4153,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toxicology of Mycotoxins: Overview and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hymery Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle P. Oswald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycotoxins in Food and Beverages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781003176046</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Dendritic Cells Segmentation Based on K-Means and Active Contour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Braiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdesslam Benzinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamal Nasreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Mouelhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Labidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In: Mansouri A., El Moataz A., Nouboud F., Mammass D. (eds) Image and Signal Processing. ICISP 2018. Lecture Notes in Computer Science, vol 10884. Springer, Cham.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.19-27, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytic Aspects of Mycotoxin Traceability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hymery Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Traceability and Authenticity Analytical Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1498788424</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId151"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4135,51 +4533,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1FA7F1A2"/>
+    <w:nsid w:val="16F3C429"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4366,51 +4764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-hymery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9346-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107835371" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398671v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Coulet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70270" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04645590v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iperi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belinger Podevin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944492v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Braiki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9010013" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737738v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.e200907" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495296v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Aitzhanova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Oleinikova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-021-03096-1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468228v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Boussaden" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050312" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800788v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105520" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868571v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Fangous" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouriou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2019.0069" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866608v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Smith" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Gheux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2017.12.004" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-017-9408-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866745v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Jannet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Bourgou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jdey" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.03.072" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZCKGWL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866798v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tadrist" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Scouarnec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2017.2196" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506637v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.013" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866793v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.080" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866756v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.09.022" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640081v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio L. Tulini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. P. de Martinis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029915000606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P8NLQS07-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632605v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2470-6" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630550v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.004" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870155v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fontaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.021" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K37SM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978485v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;ant" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978364v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809437v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809247v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996208v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809294v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-hymery" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9346-9569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/107835371" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05613690v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Hymery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Boussaden" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane C&#233;rantola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dauvergne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Magn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins18030127" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05613663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;ant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dantigny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Poirier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Coton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2026.105065" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05613684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Coulet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Coton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Refet-Mollof" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gervais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins18020107" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05398671v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1541-4337.70270" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05093642v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Graziano" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce-L&#243;pez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Barbeyron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Delage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gerometta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md22120572" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04645590v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Iperi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Belinger Podevin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins16010054" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Braiki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Nasreddine" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdesslam Benzinou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jimaging9010013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737738v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Arce L&#243;pez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/j.efsa.2022.e200907" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05495296v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Aitzhanova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Oleinikova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Mounier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia Leyva Salas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11274-021-03096-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05468228v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Faug&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins13050312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321249v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Redou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Cochereau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md18120637" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02800788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2020.105520" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868571v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Fangous" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Alexandre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hymery" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouriou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Arzur" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/BM2019.0069" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866749v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Smith" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Madec" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Troadec" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10565-017-9408-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866608v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Gheux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbi.2017.12.004" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866745v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Jannet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Bourgou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Jdey" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mokhtar Lacha&#226;l" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2017.03.072" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HXZCKGWL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866798v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tadrist" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le Scouarnec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2017.2196" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mieszkin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Debaets" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Le Blay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.02.013" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866793v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Pawtowski" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2017.08.080" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866756v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2017.09.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640081v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio L. Tulini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Haertl&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine C. P. de Martinis" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022029915000606" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-P8NLQS07-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870155v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Z. Lacroix" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Puel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2015.07.021" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1K37SM42-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Luiz Tulini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Biscola" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Choiset" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00217-015-2470-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630550v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chobert" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2015.04.004" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00801726v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hymery Nolwenn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Alfonsi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jamin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumas Christine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chambon Thierry" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1748-7692.2011.00540.x" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9B778ZK6-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967985v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. L&#233;on" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-G. Carpentier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Jung" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Parent-Massin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2009.01.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP256JQ5-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978485v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978364v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809437v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Coulet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332033v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Labidi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809247v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle P. Oswald" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996208v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Mouelhi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809294v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>