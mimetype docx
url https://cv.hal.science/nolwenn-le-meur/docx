--- v0 (2026-03-22)
+++ v1 (2026-04-28)
@@ -243,51 +243,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (49)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -813,796 +813,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Situational Analysis and Obstacles to the Development of Ambulatory Surgery in France and the Barriers to its Development: The Practitioners' Perspective</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Excess Mortality and its Determinants During the COVID-19 Pandemic in 21 Countries: An Ecological Study from the C-MOR Project, 2020 and 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Rahmanian Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Azema</w:t>
+                <w:t xml:space="preserve">Chryso Th Pallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souzana Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 109, pp.532-533. </w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (4), pp.1650-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.avsg.2024.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s44197-024-00320-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834292v1</w:t>
+                <w:t xml:space="preserve">hal-04791956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess Mortality and its Determinants During the COVID-19 Pandemic in 21 Countries: An Ecological Study from the C-MOR Project, 2020 and 2021</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Work environment differences between outpatient and inpatient surgery: a pilot study on the vascular surgeons’ perceptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chryso Th Pallari</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurence Destrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssra Yemmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s44197-024-00320-7⟩</w:t>
+              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 104, pp.156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avsg.2023.12.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04791956v1</w:t>
+                <w:t xml:space="preserve">hal-04517733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work environment differences between outpatient and inpatient surgery: a pilot study on the vascular surgeons’ perceptions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of French medico-administrative databases in epidemiology of infectious diseases: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Williams</w:t>
+                <w:t xml:space="preserve">Marc-Florent Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Stéfic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.avsg.2023.12.080⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1161550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517733v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of French medico-administrative databases in epidemiology of infectious diseases: a scoping review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on total, sex- and age-specific all-cause mortality in 20 countries worldwide during 2020: results from the C-MOR project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christiana Demetriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souzana Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Critselis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11, </w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 52 (3), pp.664-676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1161550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyac170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114348v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the COVID-19 pandemic on total, sex- and age-specific all-cause mortality in 20 countries worldwide during 2020: results from the C-MOR project</w:t>
+                <w:t xml:space="preserve">Hospitalization and Death in the First 30 days After Outpatient Lower Extremity Arterial Stenting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiana Demetriou</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gouëffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyac170⟩</w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (45), pp.1441-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-022-03193-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765388v1</w:t>
+                <w:t xml:space="preserve">hal-03704186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalization and Death in the First 30 days After Outpatient Lower Extremity Arterial Stenting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Jan</w:t>
+                <w:t xml:space="preserve">Geographical disparities of endovascular revascularisations in ambulatory setting in France from 2015 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gouëffic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Ghoroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00270-022-03193-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (6), pp.890-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2022.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704186v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess all-cause mortality and COVID-19-related mortality: a temporal analysis in 22 countries, from January until August 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souzana Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1611,8050 +1611,7994 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandros Heraclides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourania Kolokotroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 51 (1), pp.35-53. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical disparities of endovascular revascularisations in ambulatory setting in France from 2015 to 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Premature mortality attributable to COVID-19: potential years of life lost in 17 countries around the world, January–August 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maider Pagola Ugarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souzana Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Padilla</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+                <w:t xml:space="preserve">Ourania Kolokotroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 63 (6), pp.890-897. </w:t>
+              <w:t xml:space="preserve">BMC Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2022.03.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12889-021-12377-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630129v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03524173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature mortality attributable to COVID-19: potential years of life lost in 17 countries around the world, January–August 2020</w:t>
+                <w:t xml:space="preserve">Duration of sick leave after same-day discharge for lower extremity arterial disease and varicose vein interventions in active population of French patients, 2013–2016: observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maider Pagola Ugarte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asma Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gouëffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.54. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.e034713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12889-021-12377-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03524173v1</w:t>
+                <w:t xml:space="preserve">hal-02883413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duration of sick leave after same-day discharge for lower extremity arterial disease and varicose vein interventions in active population of French patients, 2013–2016: observational study</w:t>
+                <w:t xml:space="preserve">queryMed: Semantic Web functions for linking pharmacological and medical knowledge to data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asma Hamid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yann Gouëffic</w:t>
+                <w:t xml:space="preserve">Yann Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034713⟩</w:t>
+              <w:t xml:space="preserve">Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (17), pp.3203-3205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883413v1</w:t>
+                <w:t xml:space="preserve">hal-01988699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’indicateurs d’accessibilité spatiale permettant l’investigation des inégalités socio-territoriales de santé à l’échelle fine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fei Gao</w:t>
+                <w:t xml:space="preserve">Categorical state sequence analysis and regression tree to identify determinants of care trajectory in chronic disease: Example of end-stage renal disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Kihal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Souris</w:t>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.022⟩</w:t>
+              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (6), pp.1731-1740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0962280218774811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921528v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01792740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">queryMed: Semantic Web functions for linking pharmacological and medical knowledge to data</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz034⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (1), pp.46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01988699v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01671318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorical state sequence analysis and regression tree to identify determinants of care trajectory in chronic disease: Example of end-stage renal disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apport des bases médico-administratives en épidémiologie et santé publique des maladies infectieuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cohen-Akenine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pessel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0962280218774811⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.S174 - S182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.03.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01792740v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01591644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-year management after renal transplantation in 2013 in France: Input from the French national health system database</w:t>
+                <w:t xml:space="preserve">Maillage territorial des établissements de santé : apport des modèles issus de la théorie des graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Ferrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2017.11.006⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (4), pp.197-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.174.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02445434v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01746036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">Facilitating access to the renal transplant waiting list does not increase the number of transplantations: comparative study of two French regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelen Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (6), pp.849-857. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfw078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01671318v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des bases médico-administratives en épidémiologie et santé publique des maladies infectieuses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Fonteneau</w:t>
+                <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.S174 - S182. </w:t>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 15 (1), pp.125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2017.03.131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12939-016-0411-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01591644v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maillage territorial des établissements de santé : apport des modèles issus de la théorie des graphes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Age-period-cohort effects in alcoholic liver disease mortality in France from 1968 to 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Km Keyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+                <w:t xml:space="preserve">A. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Louazel</w:t>
+                <w:t xml:space="preserve">G. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 35 (4), pp.197-208. </w:t>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (suppl_3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jgem.174.0197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv175.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01746036v1</w:t>
+                <w:t xml:space="preserve">hal-02546254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitating access to the renal transplant waiting list does not increase the number of transplantations: comparative study of two French regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Vigneau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfw078⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439362v1</w:t>
+                <w:t xml:space="preserve">hal-01161775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Mining care trajectories using health administrative information systems: the use of state sequence analysis to assess disparities in prenatal care consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Health Services Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12913-015-0857-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12939-016-0411-z⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01359567v1</w:t>
+                <w:t xml:space="preserve">hal-01169792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-period-cohort effects in alcoholic liver disease mortality in France from 1968 to 2010</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Health insurance database for post-discharge surveillance of surgical site infection following arthroplasty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Rey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+                <w:t xml:space="preserve">L. Grammatico-Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Astagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv175.226⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (2), pp.140 - 146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02546254v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le secteur privé non lucratif face à la recomposition hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahier de l’Institut de formation supérieure des cadres dirigeants de la FEHAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, pp.64-73</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01161775v1</w:t>
+                <w:t xml:space="preserve">hal-01655921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining care trajectories using health administrative information systems: the use of state sequence analysis to assess disparities in prenatal care consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring the evolution of ontology complexity: the gene ontology case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bettembourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Health Services Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.200. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (10), pp.e75993. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12913-015-0857-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169792v1</w:t>
+                <w:t xml:space="preserve">hal-00877378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health insurance database for post-discharge surveillance of surgical site infection following arthroplasty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A statistical procedure to create a neighborhood socioeconomic index for health inequalities analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.10.006⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (1), pp.21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-9276-12-21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01647765v1</w:t>
+                <w:t xml:space="preserve">inserm-00809310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le secteur privé non lucratif face à la recomposition hospitalière</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Quidu</w:t>
+                <w:t xml:space="preserve">Integrative analysis of high-throughput RNAi screen data identifies the FER and CRKL tyrosine kinases as new regulators of the mitogenic ERK-dependent pathways in transformed cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Langouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahier de l’Institut de formation supérieure des cadres dirigeants de la FEHAP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15, pp.1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655921v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01118475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the evolution of ontology complexity: the gene ontology case study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computational methods for evaluation of cell-based data assessment—Bioconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (10), pp.e75993. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 24 (1), pp.105 - 111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0075993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2012.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877378v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of high-throughput RNAi screen data identifies the FER and CRKL tyrosine kinases as new regulators of the mitogenic ERK-dependent pathways in transformed cells.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward new insights on the white blood cell differential by flow cytometry: A proof of concept study on the sepsis model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Ezan</w:t>
+                <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Bonnier</w:t>
+                <w:t xml:space="preserve">Antoine Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Langouët</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Le Tulzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1169⟩</w:t>
+              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82B (6), pp.345 - 352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.b.21027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01118475v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01647781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical procedure to create a neighborhood socioeconomic index for health inequalities analysis.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wahida Kihal</w:t>
+                <w:t xml:space="preserve">RNAi-Based Screening Identifies Kinases Interfering with Dioxin-Mediated Up-Regulation of CYP1A1 Activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Giudicelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Le Vée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.e18261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1475-9276-12-21⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00809310v1</w:t>
+                <w:t xml:space="preserve">inserm-00586840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational methods for evaluation of cell-based data assessment—Bioconductor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Shared Motifs (SSM) in conserved region of promoters: a new approach to identify co-regulation patterns.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.copbio.2012.09.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01647777v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00682075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward new insights on the white blood cell differential by flow cytometry: A proof of concept study on the sepsis model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gacouin</w:t>
+                <w:t xml:space="preserve">Molecular risk stratification in advanced heart failure patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Le Tulzo</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bihouee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.b.21027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14 (6B), pp.1443-1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00913.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01647781v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNAi-Based Screening Identifies Kinases Interfering with Dioxin-Mediated Up-Regulation of CYP1A1 Activity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Knowledge based identification of essential signaling from genome-scale siRNA experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Bankhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliana Sach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chester Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Kruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018261⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-3-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00586840v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Shared Motifs (SSM) in conserved region of promoters: a new approach to identify co-regulation patterns.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Leborgne</w:t>
+                <w:t xml:space="preserve">flowCore: a Bioconductor package for high throughput flow cytometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan R Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perry Haaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 12, pp.365. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-12-365⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 10, pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682075v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00426746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular risk stratification in advanced heart failure patients.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In silico investigation of ADAM12 effect on TGF-beta receptors trafficking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00913.x⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448912v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico investigation of ADAM12 effect on TGF-beta receptors trafficking.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Théret</w:t>
+                <w:t xml:space="preserve">Modeling synthetic lethality.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gentleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-193⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (9), pp.R135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-9-r135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663589v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge based identification of essential signaling from genome-scale siRNA experiments.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mark Kruger</w:t>
+                <w:t xml:space="preserve">M@IA: a modular open-source application for microarray workflow and integrative datamining.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antony Le Béchec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J. Zindy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Sierocinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Petritis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In Silico Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.63-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-3-80⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663618v1</w:t>
+                <w:t xml:space="preserve">hal-00677688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">flowCore: a Bioconductor package for high throughput flow cytometry.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling synthetic lethality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Gentleman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 9 (9), pp.R135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-9-r135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00426746v1</w:t>
+                <w:t xml:space="preserve">inria-00337291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling synthetic lethality.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting gene expression profiles in two canine models of atrial fibrillation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gentleman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Libby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Le Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Shiroshita-Takeshita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-9-r135⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (3), pp.425-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.0000258428.09589.1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678048v1</w:t>
+                <w:t xml:space="preserve">hal-00697031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M@IA: a modular open-source application for microarray workflow and integrative datamining.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Petritis</w:t>
+                <w:t xml:space="preserve">Data quality assessment of ungated flow cytometry data in high throughput experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Bihouée</w:t>
+                <w:t xml:space="preserve">Anthony Rossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Gasparetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clay Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan R. Brinkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Silico Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (6), pp.393-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.20396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00677688v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling synthetic lethality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cellular gene expression survey of PseudoRabies Virus (PRV) infected Human Embryonic Kidney cells (HEK-293).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/gb-2008-9-9-r135⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (5), pp.705-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2006027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337291v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data quality assessment of ungated flow cytometry data in high throughput experiments.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the expression of the hypoxia-induced genes neuritin, TXNIP and IGFBP3 in cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ryan R. Brinkman</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.20396⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 580 (14), pp.3395-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697052v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00073189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting gene expression profiles in two canine models of atrial fibrillation.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Akiko Shiroshita-Takeshita</w:t>
+                <w:t xml:space="preserve">Transcriptome profiling uncovers metabolic and regulatory processes occurring during the transition from desiccation-sensitive to desiccation-tolerant stages in Medicago truncatula seeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wuillème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1161/01.RES.0000258428.09589.1a⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (5), pp.735-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02822.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697031v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the expression of the hypoxia-induced genes neuritin, TXNIP and IGFBP3 in cancer.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Le Jan</w:t>
+                <w:t xml:space="preserve">Cellular gene expression survey of PseudoRabies Virus (PRV) infected Human Embryonic Kidney cells (HEK-293)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.011⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (5), pp.705-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2006027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00073189v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular gene expression survey of PseudoRabies Virus (PRV) infected Human Embryonic Kidney cells (HEK-293).</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Hepatocyte iron loading capacity is associated with differentiation and repression of motility in the HepaRG cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Glaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...93 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
-              <w:r>
-[...184 lines deleted...]
-            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 87 (1), pp.93-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00700240v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-00903049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Ontologie du Parcours de Soins</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bias in AI tools: How does bias in LLMs impact responses, and how can this bias be identified?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IA et Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">European public health association conference - Pre-conference workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European public health association, Nov 2025, Helsinki (Finland), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953515v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial health inequalities in breast cancer mortality across France from 1968 to 2017</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alastair H Leyland</w:t>
+                <w:t xml:space="preserve">Une Ontologie du Parcours de Soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Élie Calvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation Lisbon, Portugal 12–15 November 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée IA et Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792314v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA et données de santé : regards croisés sur les droits, devoirs et responsabilités des personnes publiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorial health inequalities in breast cancer mortality across France from 1968 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinthya Lucio Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair H Leyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’IA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation Lisbon, Portugal 12–15 November 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2024, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935333v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bigdata is breaking new grounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Situational Analysis and Obstacles to the Development of Ambulatory Surgery in France and the Barriers to its Development: The Practitioners' Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Hauguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Bayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Kraepiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Azema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">37th Annual Meeting 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, French Society for Vascular and Endovascular Surgery, Sep 2024, Montpellier, France. pp.532-533, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avsg.2024.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387704v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Health big data experience: The evolution of the national health insurance information system</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">IA et données de santé : regards croisés sur les droits, devoirs et responsabilités des personnes publiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Saurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muscat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th World Congress on Public Health 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MITI/CNRS, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035364v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-hospitalization after the ambulatory endovascular treatment of the arteries of the lower extremities: Data of the SNDS (National System of Health Data) between 2013 and 2016</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bigdata is breaking new grounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCVE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.avsg.2020.08.042⟩</w:t>
+              <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035317v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04387704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Performing Same Day Discharge LEAD and Varicose Interventions in Active Patients</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French Health big data experience: The evolution of the national health insurance information system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">16th World Congress on Public Health 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402349v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chirurgie ambulatoire de demain</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Re-hospitalization after the ambulatory endovascular treatment of the arteries of the lower extremities: Data of the SNDS (National System of Health Data) between 2013 and 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Raux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Ghoroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Haulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La médecine libérale e(s)t l'avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SCVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marseille, France. pp.112-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.avsg.2020.08.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402320v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking pharmacological and medical knowledge using semantic Web technologies</w:t>
+                <w:t xml:space="preserve">La chirurgie ambulatoire de demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2019 - Conférence internationale des utilisateurs de R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">La médecine libérale e(s)t l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294364v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">queryMed : enrichissement des données de recherche en pharmaco-épidémiologie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
+                <w:t xml:space="preserve">Benefits of Performing Same Day Discharge LEAD and Varicose Interventions in Active Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gouëffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Septièmes rencontres R</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France. pp.1-2</w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01834137v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ontologies biomédicales et Web Sémantique pour la réutilisation des bases de données médico-administratives en pharmaco-épidémiologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement d’indicateurs d’accessibilité spatiale permettant l’investigation des inégalités socio-territoriales de santé à l’échelle fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFO 2018 - 7ème Journées Francophones sur les Ontologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque « Santé et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif d’études et de recherche interdisciplinaires santé société (IFERISS), 2019, Toulouse, France. pp.S49-S50 / 4.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01912046v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Similarity Measure Based on Care Trajectories as Sequences of Sets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Linking pharmacological and medical knowledge using semantic Web technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIME 2017 - Conference on Artificial Intelligence in Medicine in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">useR! 2019 - Conférence internationale des utilisateurs de R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01558123v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complications post-opératoires et mode de prise en charge en angioplastie : apport du Programme de Médicalisation des Systèmes d'Information (PMSI)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">queryMed : enrichissement des données de recherche en pharmaco-épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Adelf-Epiter 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">Septièmes rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389688v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01834137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des bases médico-administratives pour l’étude des parcours de soins des patients atteints de sclérose en plaques en France de 2007 à 2013</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Roux</w:t>
+                <w:t xml:space="preserve">Ontologies biomédicales et Web Sémantique pour la réutilisation des bases de données médico-administratives en pharmaco-épidémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vème congrès national conjoint Adelf-Emois « Système d’information hospitalier et Epidémiologie »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JFO 2018 - 7ème Journées Francophones sur les Ontologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisie. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740327v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PEPS: a platform for supporting studies in pharmaco-epidemiology using medico-administrative databases</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">A Similarity Measure Based on Care Trajectories as Sequences of Sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on e-Health Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIME 2017 - Conference on Artificial Intelligence in Medicine in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Annette ten Teije; Christian Popow; John H. Holmes; Lucia Sacchi, Jun 2017, Vienna, Austria. pp.278-282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01380939v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01558123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion de données médico-administratives grâce aux outils du Web sémantique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Complications post-opératoires et mode de prise en charge en angioplastie : apport du Programme de Médicalisation des Systèmes d'Information (PMSI)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées ADELF-EMOIS « Système d’information hospitalier et Epidémiologie »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Adelf-Epiter 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297389v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of administrative database to describe physician services utilization and care patterns in multiple sclerosis in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Utilisation des bases médico-administratives pour l’étude des parcours de soins des patients atteints de sclérose en plaques en France de 2007 à 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abstracts from the World Congress of Neurology (WCN 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jns.2015.08.1092⟩</w:t>
+              <w:t xml:space="preserve">Vème congrès national conjoint Adelf-Emois « Système d’information hospitalier et Epidémiologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Adelf-Emois, Mar 2016, Dijon, France. pp.S18 - S19 / G2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.01.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228174v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des déterminants de l’accès à la liste d’attente de greffe rénale en Île-de-France et en Bretagne</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">PEPS: a platform for supporting studies in pharmaco-epidemiology using medico-administrative databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Balusson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Anne Botrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Dauxais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress on e-Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01228179v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01380939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une infrastructure générique basée sur les apports du Web Sémantique pour l’analyse des bases médico-administratives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">La gestion de données médico-administratives grâce aux outils du Web sémantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plate-forme Intelligence Artificielle 2015, conférence Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées ADELF-EMOIS « Système d’information hospitalier et Epidémiologie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.S15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.01.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01678828v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of administrative database to describe physician services utilization and care patterns in multiple sclerosis in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Abstracts from the World Congress of Neurology (WCN 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Santiago, Chile. pp.e310--e311, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2015.08.1092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01433087v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclock discrete approach to model the influence of EGF and TGFß pathways on cell proliferation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparaison des déterminants de l’accès à la liste d’attente de greffe rénale en Île-de-France et en Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Jais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2009 satellite meeting : Dynamical modelling and simulation of biological networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.424--425, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676747v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclock discrete models of the eukaryotic cell cycle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Une infrastructure générique basée sur les apports du Web Sémantique pour l’analyse des bases médico-administratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Rivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
+              <w:t xml:space="preserve">Plate-forme Intelligence Artificielle 2015, conférence Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435771v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01678828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput ﬂow cytometry analysis with Bioconductor.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Josef Spidlen</w:t>
+                <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lalloué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy M. Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435777v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01433087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a cell-based RNAi screen of TRAIL-induced necrosis under acidic extracellular pH conditions.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiclock discrete approach to model the influence of EGF and TGFß pathways on cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop Death-Domain-Containing Receptors and Scaffold Adaptors - Fundamental and therapeutic trials to cancer and immune diseases. Centre Européen des Sciences du Goût</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">JOBIM 2009 satellite meeting : Dynamical modelling and simulation of biological networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00674288v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00676747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the influence of EGF and TGF-b pathways in tumor progression of hepatocellular carcinoma.</w:t>
+                <w:t xml:space="preserve">Multiclock discrete models of the eukaryotic cell cycle.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Association for Study of the Liver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Hong-Kong, Hong Kong SAR China. pp.64, FP107</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435766v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput ﬂow cytometry analysis with Bioconductor</w:t>
+                <w:t xml:space="preserve">High throughput ﬂow cytometry analysis with Bioconductor.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepayan Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josef Spidlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Flow Cytometry Analysis 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">useR! 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00435735v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclock discrete models of biological systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of a cell-based RNAi screen of TRAIL-induced necrosis under acidic extracellular pH conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Complex Systems 2009 (ECCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t>
+              <w:t xml:space="preserve">First Workshop Death-Domain-Containing Receptors and Scaffold Adaptors - Fundamental and therapeutic trials to cancer and immune diseases. Centre Européen des Sciences du Goût</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436059v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico investigation of ADAM12 effect on TGF-beta receptors trafficking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Modeling the influence of EGF and TGF-b pathways in tumor progression of hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Asian Pacific Association for Study of the Liver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Hong-Kong, Hong Kong SAR China. pp.64, FP107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00337265v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">High throughput ﬂow cytometry analysis with Bioconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepayan Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Spidlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advanced Flow Cytometry Analysis 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiclock discrete models of biological systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference on Complex Systems 2009 (ECCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">In silico investigation of ADAM12 effect on TGF-beta receptors trafficking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IPG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00337265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MADTools: management tool for the mining of microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raluca Teusan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Bihouee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raluca Teusan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+                <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.391--392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9664,379 +9608,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke care pathways according to rural-urban residency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de similarité entre trajectoires de soins issues de bases de données médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 èmes rencontres scientifiques du réseau doctoral en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations de soins des patients atteints de sclérose en plaques en France de 2007 à 2013 à partir des bases de données médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Neurologique, 172 (Supplement 1), pp.A88 / W18, 2016, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsevier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10046,165 +9990,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire d’épidémiologie. 50 notions pour comprendre la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bertin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Crepey</w:t>
-[...47 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48p., 2021, 9782810909537. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ehesp.berti.2021.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10214,245 +10158,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clelia Gasquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clelia Gasquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Madeleine Collombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les populations vulnérables Actes du XVI e colloque national de démographie Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (4), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing biological data using R: methods for graphs and networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gentleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.343-73, 2012, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-61779-361-5_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10462,130 +10406,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du Signal TGF-b : De lObtention des données à la Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10595,100 +10539,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From microarray data acquisition to their interpretation: the importance of raw data processing.</w:t>
+                <w:t xml:space="preserve">From microarray data acquisition to their interpretation: the importance of raw dataprocessing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université de Nantes, 2005. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03035443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10698,105 +10642,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur les services de santé : apport des données massives en santé et des approches parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05555899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId322"/>
+      <w:footerReference w:type="default" r:id="rId321"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10864,51 +10808,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="356F1D49"/>
+    <w:nsid w:val="D08EF7DA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11095,51 +11039,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-le-meur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8451-4014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099235226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218378819" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139619271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05122484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Th. Pallari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzana Achilleos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Quattrocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Rahmanian Haghighi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaf075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04967029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05404600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hauguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bayan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kraepiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Az&#233;ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X251379455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Critselis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-013018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834292v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Azema" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2024.07.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791956v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Th Pallari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-024-00320-7" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Destrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Yemmas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Williams" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.12.080" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114348v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl St&#233;fic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1161550" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Demetriou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac170" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704186v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-022-03193-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Heraclides" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Kolokotroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab123" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ghoroubi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2022.03.015" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524173v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Pagola Ugarte" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12377-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883413v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034713" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz034" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01792740v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218774811" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02445434v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Daugas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2017.11.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01591644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen-Akenine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pessel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.03.131" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01746036v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Ferrat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.174.0197" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439362v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Laurent" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw078" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546254v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Keyes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv175.226" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169792v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-015-0857-5" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647765v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.10.006" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV7CK3BL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01655921v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877378v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075993" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118475v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1169" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.09.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK6VG23S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586840v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018261" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682075v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leborgne" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-365" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448912v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihouee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00913.x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663589v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemeur" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-193" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663618v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bankhead" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Sach" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Ni" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kruger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-3-80" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426746v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hahne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R Brinkman" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ellis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Haaland" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-106" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678048v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gentleman" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-9-r135" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677688v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Le B&#233;chec" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Zindy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sierocinski" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Petritis" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossini" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Gasparetto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Smith" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Brinkman" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20396" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697031v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cardin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pelletier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Bouter" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Shiroshita-Takeshita" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000258428.09589.1a" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00073189v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Jan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Philippe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Cunff" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702098v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700240v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Glaise" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.08.016" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC1HLW9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903049v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792314v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Lucio Garcia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H Leyland" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.078" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387704v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035364v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035317v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Haulon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fabre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.042" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02402349v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02402320v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01558123v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_32" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297389v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.051" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228174v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.08.1092" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228179v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.463" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VQ37MW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678828v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676747v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435771v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435777v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepayan Sarkar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Spidlen" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674288v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435766v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435735v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446392v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285170v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Menant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Oli&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915618v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647788v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-361-5_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544414v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03035443v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05555899v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-le-meur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8451-4014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099235226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218378819" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139619271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05122484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Th. Pallari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzana Achilleos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Quattrocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Rahmanian Haghighi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaf075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04967029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05404600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hauguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bayan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kraepiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Az&#233;ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X251379455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Critselis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-013018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Th Pallari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-024-00320-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Destrieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Yemmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Williams" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.12.080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl St&#233;fic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1161550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Demetriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-022-03193-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ghoroubi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2022.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Heraclides" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Kolokotroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab123" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Pagola Ugarte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12377-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034713" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01792740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218774811" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01591644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen-Akenine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pessel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.03.131" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01746036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Ferrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.174.0197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Keyes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv175.226" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-015-0857-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV7CK3BL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01655921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075993" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1169" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.09.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK6VG23S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018261" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leborgne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-365" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihouee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00913.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bankhead" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Sach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Ni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemeur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kruger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-3-80" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hahne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R Brinkman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ellis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Haaland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gentleman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-9-r135" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Le B&#233;chec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Zindy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sierocinski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Petritis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cardin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pelletier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Bouter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Shiroshita-Takeshita" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000258428.09589.1a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Gasparetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Smith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Brinkman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20396" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702098v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Cunff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00073189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Jan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903049v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Glaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.08.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC1HLW9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Lucio Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H Leyland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.078" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834292v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Azema" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2024.07.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387704v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035364v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Haulon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.042" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02402320v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02402349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294364v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01558123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_32" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.051" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228174v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.08.1092" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.463" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VQ37MW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678828v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435771v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435777v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepayan Sarkar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Spidlen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435766v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337265v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446392v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285170v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Menant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Oli&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-361-5_19" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544414v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03035443v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05555899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>