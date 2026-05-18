--- v1 (2026-04-28)
+++ v2 (2026-05-18)
@@ -149,53 +149,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">218378819</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=XdcsFHMAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000139619271</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -269,9336 +290,9336 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sustained excess all-cause mortality post COVID-19 in 21 countries: an ecological investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryso Th. Pallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souzana Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Reza Rahmanian Haghighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minh Tam Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 54 (3), pp.dyaf075. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ije/dyaf075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05122484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ischemic stroke care for patients affiliated to the French agricultural health insurance scheme: A national study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Timsit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Neurologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 181 (4), pp.298-304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurol.2025.01.410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remaining gaps and obstacles in the outpatient setting for peripheral artery disease endovascular revascularization: Lessons learned from the French experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kraepiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Azéma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vascular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/1358863X251379455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnitude and determinants of excess total, age-specific and sex-specific all-cause mortality in 24 countries worldwide during 2020 and 2021: results on the impact of the COVID-19 pandemic from the C-MOR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chryso Th. Pallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souzana Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Critselis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (4), pp.e013018. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjgh-2023-013018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excess Mortality and its Determinants During the COVID-19 Pandemic in 21 Countries: An Ecological Study from the C-MOR Project, 2020 and 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Reza Rahmanian Haghighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chryso Th Pallari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souzana Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Reza Rahmanian Haghighi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (4), pp.1650-1661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s44197-024-00320-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work environment differences between outpatient and inpatient surgery: a pilot study on the vascular surgeons’ perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Destrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssra Yemmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Vascular Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 104, pp.156-165. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.avsg.2023.12.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of French medico-administrative databases in epidemiology of infectious diseases: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Florent Tassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Stéfic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Grammatico-Guillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpubh.2023.1161550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the COVID-19 pandemic on total, sex- and age-specific all-cause mortality in 20 countries worldwide during 2020: results from the C-MOR project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiana Demetriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souzana Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Critselis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 52 (3), pp.664-676. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ije/dyac170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitalization and Death in the First 30 days After Outpatient Lower Extremity Arterial Stenting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Jan</w:t>
+                <w:t xml:space="preserve">Geographical disparities of endovascular revascularisations in ambulatory setting in France from 2015 to 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Gouëffic</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cindy Padilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narges Ghoroubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00270-022-03193-0⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 63 (6), pp.890-897. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2022.03.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03704186v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03630129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographical disparities of endovascular revascularisations in ambulatory setting in France from 2015 to 2019</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+                <w:t xml:space="preserve">Excess all-cause mortality and COVID-19-related mortality: a temporal analysis in 22 countries, from January until August 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souzana Achilleos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Chatellier</w:t>
+                <w:t xml:space="preserve">Alexandros Heraclides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ourania Kolokotroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Vascular and Endovascular Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejvs.2022.03.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 51 (1), pp.35-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ije/dyab123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03630129v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Excess all-cause mortality and COVID-19-related mortality: a temporal analysis in 22 countries, from January until August 2020</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hospitalization and Death in the First 30 days After Outpatient Lower Extremity Arterial Stenting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ourania Kolokotroni</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gouëffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Epidemiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ije/dyab123⟩</w:t>
+              <w:t xml:space="preserve">CardioVascular and Interventional Radiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45 (45), pp.1441-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00270-022-03193-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334158v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premature mortality attributable to COVID-19: potential years of life lost in 17 countries around the world, January–August 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maider Pagola Ugarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souzana Achilleos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annalisa Quattrocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ourania Kolokotroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22 (1), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12889-021-12377-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03524173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duration of sick leave after same-day discharge for lower extremity arterial disease and varicose vein interventions in active population of French patients, 2013–2016: observational study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Hamid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Gouëffic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Open</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (6), pp.e034713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1136/bmjopen-2019-034713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02883413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">queryMed: Semantic Web functions for linking pharmacological and medical knowledge to data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (17), pp.3203-3205. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/bioinformatics/btz034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorical state sequence analysis and regression tree to identify determinants of care trajectory in chronic disease: Example of end-stage renal disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Statistical Methods in Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 28 (6), pp.1731-1740. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0962280218774811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does the edge effect impact on the measure of spatial accessibility to healthcare providers?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (1), pp.46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12942-017-0119-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des bases médico-administratives en épidémiologie et santé publique des maladies infectieuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fonteneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cohen-Akenine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 65, pp.S174 - S182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2017.03.131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillage territorial des établissements de santé : apport des modèles issus de la théorie des graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauric Ferrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Louazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 35 (4), pp.197-208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jgem.174.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01746036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitating access to the renal transplant waiting list does not increase the number of transplantations: comparative study of two French regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lefort</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelen Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Lebbah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (6), pp.849-857. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ckj/sfw078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the spatial accessibility to health professionals at French census block level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Souris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 15 (1), pp.125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12939-016-0411-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01359567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age-period-cohort effects in alcoholic liver disease mortality in France from 1968 to 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Km Keyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (suppl_3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurpub/ckv175.226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SesIndexCreatoR: An R package for socioeconomic indices computation and visualization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5 (4), pp.291-302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/ojs.2015.54031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01161775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining care trajectories using health administrative information systems: the use of state sequence analysis to assess disparities in prenatal care consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Health Services Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (1), pp.200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12913-015-0857-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health insurance database for post-discharge surveillance of surgical site infection following arthroplasty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grammatico-Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Astagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 92 (2), pp.140 - 146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhin.2015.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur privé non lucratif face à la recomposition hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Louazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Louazel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédérique Quidu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier de l’Institut de formation supérieure des cadres dirigeants de la FEHAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.64-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the evolution of ontology complexity: the gene ontology case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bettembourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (10), pp.e75993. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0075993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical procedure to create a neighborhood socioeconomic index for health inequalities analysis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Equity in Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12 (1), pp.21. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1475-9276-12-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00809310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of high-throughput RNAi screen data identifies the FER and CRKL tyrosine kinases as new regulators of the mitogenic ERK-dependent pathways in transformed cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Langouët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 15, pp.1169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-15-1169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01118475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational methods for evaluation of cell-based data assessment—Bioconductor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 24 (1), pp.105 - 111. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.copbio.2012.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward new insights on the white blood cell differential by flow cytometry: A proof of concept study on the sepsis model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gacouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Tulzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytometry Part B: Clinical Cytometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82B (6), pp.345 - 352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cyto.b.21027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RNAi-Based Screening Identifies Kinases Interfering with Dioxin-Mediated Up-Regulation of CYP1A1 Activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Giudicelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Le Vée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (3), pp.e18261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0018261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00586840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Shared Motifs (SSM) in conserved region of promoters: a new approach to identify co-regulation patterns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.365. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2105-12-365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00682075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular risk stratification in advanced heart failure patients.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christian Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bihouee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular and Molecular Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 14 (6B), pp.1443-1452. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1582-4934.2009.00913.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge based identification of essential signaling from genome-scale siRNA experiments.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Bankhead</w:t>
+                <w:t xml:space="preserve">In silico investigation of ADAM12 effect on TGF-beta receptors trafficking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Leborgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iliana Sach</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Lemeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Systems Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1752-0509-3-80⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663618v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">flowCore: a Bioconductor package for high throughput flow cytometry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge based identification of essential signaling from genome-scale siRNA experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Bankhead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iliana Sach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chester Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Hahne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Perry Haaland</w:t>
+                <w:t xml:space="preserve">Mark Kruger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-106⟩</w:t>
+              <w:t xml:space="preserve">BMC Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (1), pp.80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1752-0509-3-80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00426746v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00663618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In silico investigation of ADAM12 effect on TGF-beta receptors trafficking.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">flowCore: a Bioconductor package for high throughput flow cytometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryan R Brinkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perry Haaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-193⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2105-10-106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00663589v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00426746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling synthetic lethality.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gentleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (9), pp.R135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2008-9-9-r135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M@IA: a modular open-source application for microarray workflow and integrative datamining.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Le Béchec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. Zindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Sierocinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Petritis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bihouée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Silico Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 8 (1), pp.63-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00677688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling synthetic lethality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gentleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 9 (9), pp.R135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/gb-2008-9-9-r135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00337291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrasting gene expression profiles in two canine models of atrial fibrillation.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cardin</w:t>
+                <w:t xml:space="preserve">Data quality assessment of ungated flow cytometry data in high throughput experiments.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Libby</w:t>
+                <w:t xml:space="preserve">Anthony Rossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Pelletier</w:t>
+                <w:t xml:space="preserve">Maura Gasparetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Le Bouter</w:t>
+                <w:t xml:space="preserve">Clay Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akiko Shiroshita-Takeshita</w:t>
+                <w:t xml:space="preserve">Ryan R. Brinkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 100 (3), pp.425-33. </w:t>
+              <w:t xml:space="preserve">Cytometry Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 71 (6), pp.393-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1161/01.RES.0000258428.09589.1a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cyto.a.20396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697031v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data quality assessment of ungated flow cytometry data in high throughput experiments.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrasting gene expression profiles in two canine models of atrial fibrillation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rossini</w:t>
+                <w:t xml:space="preserve">Sophie Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maura Gasparetto</w:t>
+                <w:t xml:space="preserve">Eric Libby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay Smith</w:t>
+                <w:t xml:space="preserve">Patricia Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan R. Brinkman</w:t>
+                <w:t xml:space="preserve">Sabrina Le Bouter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Shiroshita-Takeshita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytometry Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cyto.a.20396⟩</w:t>
+              <w:t xml:space="preserve">Circulation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (3), pp.425-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1161/01.RES.0000258428.09589.1a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697052v1</w:t>
+                <w:t xml:space="preserve">hal-00697031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular gene expression survey of PseudoRabies Virus (PRV) infected Human Embryonic Kidney cells (HEK-293).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hepatocyte iron loading capacity is associated with differentiation and repression of motility in the HepaRG cell line.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Bérengère Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Glaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martine Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Léger</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinary Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/vetres:2006027⟩</w:t>
+              <w:t xml:space="preserve">Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87 (1), pp.93-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.08.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702098v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00700240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the expression of the hypoxia-induced genes neuritin, TXNIP and IGFBP3 in cancer.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transcriptome profiling uncovers metabolic and regulatory processes occurring during the transition from desiccation-sensitive to desiccation-tolerant stages in Medicago truncatula seeds.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josette Philippe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martine Le Cunff</w:t>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean J. Leger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guisle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ly Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Wuillème</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.011⟩</w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 47 (5), pp.735-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02822.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00073189v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome profiling uncovers metabolic and regulatory processes occurring during the transition from desiccation-sensitive to desiccation-tolerant stages in Medicago truncatula seeds.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular gene expression survey of PseudoRabies Virus (PRV) infected Human Embryonic Kidney cells (HEK-293)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Wuillème</w:t>
+                <w:t xml:space="preserve">Yannick Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Cunff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-313X.2006.02822.x⟩</w:t>
+              <w:t xml:space="preserve">Veterinary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (5), pp.705-723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/vetres:2006027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00702128v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00903049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular gene expression survey of PseudoRabies Virus (PRV) infected Human Embryonic Kidney cells (HEK-293)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Cellular gene expression survey of PseudoRabies Virus (PRV) infected Human Embryonic Kidney cells (HEK-293).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Cunff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 37 (5), pp.705-723. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+              <w:t xml:space="preserve">, 2006, 37 (5), pp.705-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/vetres:2006027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00903049v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00702098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte iron loading capacity is associated with differentiation and repression of motility in the HepaRG cell line.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+                <w:t xml:space="preserve">Characterization of the expression of the hypoxia-induced genes neuritin, TXNIP and IGFBP3 in cancer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Jan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cazes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Cunff</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ygeno.2005.08.016⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 580 (14), pp.3395-400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.febslet.2006.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00700240v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00073189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bias in AI tools: How does bias in LLMs impact responses, and how can this bias be identified?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European public health association conference - Pre-conference workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European public health association, Nov 2025, Helsinki (Finland), Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Ontologie du Parcours de Soins</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorial health inequalities in breast cancer mortality across France from 1968 to 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François-Élie Calvier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Cinthya Lucio Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alastair H Leyland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée IA et Santé 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation Lisbon, Portugal 12–15 November 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EPH Conference Foundation, Nov 2024, Lisbon, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckae144.078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04953515v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial health inequalities in breast cancer mortality across France from 1968 to 2017</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Une Ontologie du Parcours de Soins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Élie Calvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Public Health Conference 2024 Sailing the Waves of European Public Health: Exploring a Sea of Innovation Lisbon, Portugal 12–15 November 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée IA et Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, La Rochelle, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792314v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04953515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situational Analysis and Obstacles to the Development of Ambulatory Surgery in France and the Barriers to its Development: The Practitioners' Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hauguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Bayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Kraepiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Azema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th Annual Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Society for Vascular and Endovascular Surgery, Sep 2024, Montpellier, France. pp.532-533, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.avsg.2024.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA et données de santé : regards croisés sur les droits, devoirs et responsabilités des personnes publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muscat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MITI/CNRS, Jan 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03935333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bigdata is breaking new grounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Public Health Conference 2023 Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin, Ireland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckad160.054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04387704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Health big data experience: The evolution of the national health insurance information system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th World Congress on Public Health 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Re-hospitalization after the ambulatory endovascular treatment of the arteries of the lower extremities: Data of the SNDS (National System of Health Data) between 2013 and 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Jan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narges Ghoroubi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Haulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marseille, France. pp.112-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.avsg.2020.08.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La chirurgie ambulatoire de demain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Benefits of Performing Same Day Discharge LEAD and Varicose Interventions in Active Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asma Hamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lamirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gouëffic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La médecine libérale e(s)t l'avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Public Health Association (EUPHA), Nov 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402320v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of Performing Same Day Discharge LEAD and Varicose Interventions in Active Patients</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Développement d’indicateurs d’accessibilité spatiale permettant l’investigation des inégalités socio-territoriales de santé à l’échelle fine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fei Gao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kihal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Souris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Public Health Conference "Building bridges for solidarity and public health"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque « Santé et société »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif d’études et de recherche interdisciplinaires santé société (IFERISS), 2019, Toulouse, France. pp.S49-S50 / 4.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402349v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’indicateurs d’accessibilité spatiale permettant l’investigation des inégalités socio-territoriales de santé à l’échelle fine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">La chirurgie ambulatoire de demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Santé et société »</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La médecine libérale e(s)t l'avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921528v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking pharmacological and medical knowledge using semantic Web technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">useR! 2019 - Conférence internationale des utilisateurs de R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02294364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">queryMed : enrichissement des données de recherche en pharmaco-épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Septièmes rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Rennes, France. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01834137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ontologies biomédicales et Web Sémantique pour la réutilisation des bases de données médico-administratives en pharmaco-épidémiologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFO 2018 - 7ème Journées Francophones sur les Ontologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Hammamet, Tunisie. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Similarity Measure Based on Care Trajectories as Sequences of Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIME 2017 - Conference on Artificial Intelligence in Medicine in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annette ten Teije; Christian Popow; John H. Holmes; Lucia Sacchi, Jun 2017, Vienna, Austria. pp.278-282, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01558123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complications post-opératoires et mode de prise en charge en angioplastie : apport du Programme de Médicalisation des Systèmes d'Information (PMSI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Adelf-Epiter 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des bases médico-administratives pour l’étude des parcours de soins des patients atteints de sclérose en plaques en France de 2007 à 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vème congrès national conjoint Adelf-Emois « Système d’information hospitalier et Epidémiologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Adelf-Emois, Mar 2016, Dijon, France. pp.S18 - S19 / G2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2016.01.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PEPS: a platform for supporting studies in pharmaco-epidemiology using medico-administrative databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Balusson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Botrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Dauxais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Drezen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress on e-Health Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion de données médico-administratives grâce aux outils du Web sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ADELF-EMOIS « Système d’information hospitalier et Epidémiologie »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.S15, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.01.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of administrative database to describe physician services utilization and care patterns in multiple sclerosis in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abstracts from the World Congress of Neurology (WCN 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Santiago, Chile. pp.e310--e311, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jns.2015.08.1092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des déterminants de l’accès à la liste d’attente de greffe rénale en Île-de-France et en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Jais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17e Réunion commune de la Société de néphrologie (SN) et de la Société francophone de dialyse (SFD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Lyon, France. pp.424--425, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nephro.2015.07.463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01228179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une infrastructure générique basée sur les apports du Web Sémantique pour l’analyse des bases médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plate-forme Intelligence Artificielle 2015, conférence Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01678828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SesIndexCreatoR : Un package R pour la création et la visualisation d'indices socioéconomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Lalloué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Deguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Monnez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cindy M. Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahida Kihal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxièmes rencontres R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclock discrete approach to model the influence of EGF and TGFß pathways on cell proliferation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multiclock discrete models of the eukaryotic cell cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Theret</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2009 satellite meeting : Dynamical modelling and simulation of biological networks</w:t>
+              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00676747v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiclock discrete models of the eukaryotic cell cycle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Multiclock discrete approach to model the influence of EGF and TGFß pathways on cell proliferation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Théret</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Theret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ouvertes en Biologie, Informatique et Mathématiques.</w:t>
+              <w:t xml:space="preserve">JOBIM 2009 satellite meeting : Dynamical modelling and simulation of biological networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00435771v1</w:t>
+                <w:t xml:space="preserve">hal-00676747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput ﬂow cytometry analysis with Bioconductor.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Analysis of a cell-based RNAi screen of TRAIL-induced necrosis under acidic extracellular pH conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gilot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Josef Spidlen</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">useR! 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t>
+              <w:t xml:space="preserve">First Workshop Death-Domain-Containing Receptors and Scaffold Adaptors - Fundamental and therapeutic trials to cancer and immune diseases. Centre Européen des Sciences du Goût</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435777v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00674288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a cell-based RNAi screen of TRAIL-induced necrosis under acidic extracellular pH conditions.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High throughput ﬂow cytometry analysis with Bioconductor.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Jouan-Lanhouet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Lagadic-Gossmann</w:t>
+                <w:t xml:space="preserve">Deepayan Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Spidlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Workshop Death-Domain-Containing Receptors and Scaffold Adaptors - Fundamental and therapeutic trials to cancer and immune diseases. Centre Européen des Sciences du Goût</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">useR! 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00674288v1</w:t>
+                <w:t xml:space="preserve">hal-00435777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the influence of EGF and TGF-b pathways in tumor progression of hepatocellular carcinoma.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">High throughput ﬂow cytometry analysis with Bioconductor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hahne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepayan Sarkar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Byron Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Spidlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Pacific Association for Study of the Liver</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Hong-Kong, Hong Kong SAR China. pp.64, FP107</w:t>
+              <w:t xml:space="preserve">Advanced Flow Cytometry Analysis 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435766v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00435735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High throughput ﬂow cytometry analysis with Bioconductor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Modeling the influence of EGF and TGF-b pathways in tumor progression of hepatocellular carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Gruel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Flow Cytometry Analysis 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Marseille, France</w:t>
+              <w:t xml:space="preserve">Asian Pacific Association for Study of the Liver</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Hong-Kong, Hong Kong SAR China. pp.64, FP107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00435735v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiclock discrete models of biological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Complex Systems 2009 (ECCS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Warwick, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In silico investigation of ADAM12 effect on TGF-beta receptors trafficking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Théret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPG 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00337265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MADTools: management tool for the mining of microarray data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Teusan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Bihouee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ramstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Computational Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Paris, France. pp.391--392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00446392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9608,379 +9629,379 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stroke care pathways according to rural-urban residency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Menant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Kerbrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Olié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Food, Our Health, Our Earth: A Sustainable Future for Humanity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dublin (Ireland), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures de similarité entre trajectoires de soins issues de bases de données médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Rivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dameron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8 èmes rencontres scientifiques du réseau doctoral en santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Rennes, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01915618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommations de soins des patients atteints de sclérose en plaques en France de 2007 à 2013 à partir des bases de données médico-administratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Leray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Neurologie de langue française 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Nantes, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Revue Neurologique, 172 (Supplement 1), pp.A88 / W18, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurol.2016.01.212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9990,165 +10011,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glossaire d’épidémiologie. 50 notions pour comprendre la pandémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Crepey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Leray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de l’EHESP</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 48p., 2021, 9782810909537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ehesp.berti.2021.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
-              <w:r>
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10158,245 +10179,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clelia Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeleine Collombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fei Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Bayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les populations vulnérables Actes du XVI e colloque national de démographie Inégalités socio-territoriales de santé chez la femme enceinte : facteurs cumulatifs de vulnérabilité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29 (4), 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing biological data using R: methods for graphs and networks.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gentleman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.343-73, 2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-61779-361-5_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01647788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10406,130 +10427,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du Signal TGF-b : De lObtention des données à la Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Andrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Théret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Stage] 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00544414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10539,100 +10560,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From microarray data acquisition to their interpretation: the importance of raw dataprocessing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bioinformatics [q-bio.QM]. Université de Nantes, 2005. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03035443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10642,105 +10663,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur les services de santé : apport des données massives en santé et des approches parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Meur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université de Rennes, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05555899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId321"/>
+      <w:footerReference w:type="default" r:id="rId322"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10808,51 +10829,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D08EF7DA"/>
+    <w:nsid w:val="E173C356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11039,51 +11060,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-le-meur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8451-4014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099235226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218378819" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139619271" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05122484v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Th. Pallari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzana Achilleos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Quattrocchi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Rahmanian Haghighi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Phan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaf075" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04967029v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menant" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.410" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05404600v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hauguel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bayan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kraepiel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Az&#233;ma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X251379455" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576153v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gabel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Critselis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-013018" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791956v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Th Pallari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-024-00320-7" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517733v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Destrieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Yemmas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Williams" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.12.080" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114348v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl St&#233;fic" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1161550" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765388v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Demetriou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac170" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704186v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-022-03193-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630129v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ghoroubi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2022.03.015" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334158v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Heraclides" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Kolokotroni" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab123" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524173v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Pagola Ugarte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12377-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883413v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034713" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivault" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01792740v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218774811" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01591644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen-Akenine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pessel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.03.131" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01746036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Ferrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.174.0197" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439362v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Laurent" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw078" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546254v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Keyes" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv175.226" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169792v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-015-0857-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647765v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.10.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV7CK3BL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01655921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877378v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075993" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118475v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1169" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647777v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.09.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK6VG23S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586840v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018261" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682075v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leborgne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-365" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448912v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihouee" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00913.x" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663618v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bankhead" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Sach" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Ni" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemeur" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kruger" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-3-80" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426746v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hahne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R Brinkman" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ellis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Haaland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-106" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663589v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-193" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678048v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gentleman" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-9-r135" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677688v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Le B&#233;chec" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Zindy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sierocinski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Petritis" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697031v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cardin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pelletier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Bouter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Shiroshita-Takeshita" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000258428.09589.1a" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697052v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Gasparetto" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Smith" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Brinkman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20396" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702098v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Cunff" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006027" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00073189v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Jan" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Philippe" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903049v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700240v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Glaise" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.08.016" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC1HLW9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567238v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792314v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Lucio Garcia" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H Leyland" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.078" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834292v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Azema" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2024.07.005" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387704v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.054" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035364v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035317v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Haulon" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fabre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.042" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02402320v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02402349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294364v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834137v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912046v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01558123v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_32" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389688v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297389v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.051" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228174v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.08.1092" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228179v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jais" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.463" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VQ37MW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678828v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676747v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435771v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435777v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepayan Sarkar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Spidlen" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674288v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435766v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436059v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337265v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446392v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285170v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Menant" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Oli&#233;" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915618v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647788v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-361-5_19" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544414v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03035443v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05555899v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-le-meur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8451-4014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099235226" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/218378819" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=XdcsFHMAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000139619271" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05122484v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Th. Pallari" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souzana Achilleos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Quattrocchi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Reza Rahmanian Haghighi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Tam Phan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyaf075" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04967029v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Kerbrat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Timsit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Andr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2025.01.410" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05404600v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hauguel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Bayan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Kraepiel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Meur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Az&#233;ma" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1358863X251379455" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576153v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gabel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Critselis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2023-013018" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryso Th Pallari" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44197-024-00320-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04517733v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Destrieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssra Yemmas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Williams" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2023.12.080" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04114348v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Florent Tassi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl St&#233;fic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2023.1161550" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03765388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiana Demetriou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyac170" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03630129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Padilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narges Ghoroubi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lamirault" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chatellier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejvs.2022.03.015" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334158v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Heraclides" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ourania Kolokotroni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ije/dyab123" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03704186v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gou&#235;ffic" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00270-022-03193-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03524173v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Pagola Ugarte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-021-12377-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02883413v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2019-034713" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rivault" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btz034" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01792740v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lefort" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Lebbah" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Jais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0962280218774811" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671318v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fei Gao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahida Kihal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Souris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Deguen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-017-0119-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01591644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fonteneau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cohen-Akenine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pessel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brouard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2017.03.131" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01746036v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Ferrat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Quidu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Louazel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.174.0197" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01439362v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelen Laurent" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfw078" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01359567v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12939-016-0411-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02546254v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Km Keyes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamilton" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rey" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv175.226" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01161775v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lallou&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Monnez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojs.2015.54031" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01169792v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12913-015-0857-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647765v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grammatico-Guillon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Astagneau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2015.10.006" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WV7CK3BL-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01655921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00877378v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bettembourg" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0075993" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00809310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-9276-12-21" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01118475v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nizard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ezan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Langou&#235;t" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-15-1169" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647777v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.copbio.2012.09.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FK6VG23S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647781v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gacouin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Tulzo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.b.21027" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00586840v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gilot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Giudicelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le V&#233;e" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagadic-Gossmann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018261" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682075v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Gruel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Leborgne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Th&#233;ret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-12-365" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448912v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christian Roussel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Baron" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihouee" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1582-4934.2009.00913.x" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663589v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Lemeur" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-193" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00663618v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Bankhead" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliana Sach" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chester Ni" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Kruger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1752-0509-3-80" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426746v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hahne" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R Brinkman" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Byron Ellis" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perry Haaland" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2105-10-106" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678048v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gentleman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/gb-2008-9-9-r135" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677688v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Le B&#233;chec" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. Zindy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Sierocinski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Petritis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bihou&#233;e" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337291v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697052v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Gasparetto" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clay Smith" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan R. Brinkman" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cyto.a.20396" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697031v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cardin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Libby" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Pelletier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Bouter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Shiroshita-Takeshita" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1161/01.RES.0000258428.09589.1a" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00700240v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;reng&#232;re Troadec" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Glaise" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Cunff" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gu&#233;rin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygeno.2005.08.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TC1HLW9D-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Leger" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guisle" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ly Vu" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Wuill&#232;me" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2006.02822.x" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903049v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Blanchard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Blanchard" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/vetres:2006027" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702098v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00073189v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Jan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Cazes" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Philippe" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.febslet.2006.05.011" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567238v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792314v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinthya Lucio Garcia" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair H Leyland" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckae144.078" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04953515v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-&#201;lie Calvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04834292v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Azema" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2024.07.005" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03935333v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saurel" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muscat" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Paillard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Allard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387704v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad160.054" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035364v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035317v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Raux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Haulon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fabre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.avsg.2020.08.042" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02402349v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02921528v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kihal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Souris" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.022" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02402320v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294364v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834137v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912046v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01558123v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_32" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01389688v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740327v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Roux" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.061" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380939v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balusson" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Botrel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Dauxais" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Drezen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297389v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.01.051" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228174v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2015.08.1092" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01228179v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vigneau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Couchoud" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Jais" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2015.07.463" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9VQ37MW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678828v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433087v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy M. Padilla" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435771v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Borgne" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676747v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Theret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00674288v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jouan-Lanhouet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435777v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepayan Sarkar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Spidlen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435735v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435766v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436059v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337265v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446392v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Teusan" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ramstein" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leger" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285170v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Menant" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Oli&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915618v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01740325v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jnlf.fr/mediatheque/archives-precedents-congres-jnlf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2016.01.212" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03312283v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Crepey" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.presses.ehesp.fr/produit/glossaire-depidemiologie/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.berti.2021.01" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01737220v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clelia Gasquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Collombier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-01647788v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-61779-361-5_19" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00544414v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Andrieux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03035443v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05555899v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>