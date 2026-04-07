--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -836,832 +836,832 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of silica-PEG-CaCl2 composite sorbents in an open thermochemical heat storage reactor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a cooling and power generation prototype integrating an axial micro-turbine in an absorption chiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Touloumet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Chandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.108632⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.121026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.121026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202763v1</w:t>
+                <w:t xml:space="preserve">hal-04620313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cooling and power generation prototype integrating an axial micro-turbine in an absorption chiller</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simone Braccio</w:t>
+                <w:t xml:space="preserve">Second law analysis and multi-objective optimization of a falling film absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.121026⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620313v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second law analysis and multi-objective optimization of a falling film absorber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
+                <w:t xml:space="preserve">Energy, exergy and exergoeconomic analysis and optimisation of the scale-up of a combined ammonia-water absorption pilot plant producing electricity and refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+                <w:t xml:space="preserve">Alessia Arteconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 149, pp.224-236. </w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278, pp.116686. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.116686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620066v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, exergy and exergoeconomic analysis and optimisation of the scale-up of a combined ammonia-water absorption pilot plant producing electricity and refrigeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mass-flowrate-maximization thermodynamic model and simulation of supersonic real-gas ejectors used in refrigeration systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Braccio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Arteconi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 278, pp.116686. </w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.116686⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2022.101615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983508v1</w:t>
+                <w:t xml:space="preserve">hal-03983505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-flowrate-maximization thermodynamic model and simulation of supersonic real-gas ejectors used in refrigeration systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance evaluation of a micro partial admission impulse axial turbine in a combined ammonia-water cooling and electricity absorption cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Nardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Calchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Braccio</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2022.101615⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278 (B), pp.127838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03983505v1</w:t>
+                <w:t xml:space="preserve">hal-04620321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of a micro partial admission impulse axial turbine in a combined ammonia-water cooling and electricity absorption cycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonio Di Nardo</w:t>
+                <w:t xml:space="preserve">Characterization of silica-PEG-CaCl2 composite sorbents in an open thermochemical heat storage reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgio Calchetti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+                <w:t xml:space="preserve">Quentin Touloumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 278 (B), pp.127838. </w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, Part D, pp.108632. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127838⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.108632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620321v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic analysis in laminar falling film evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1721,90 +1721,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of an ammonia-water absorption cycle using exchanger effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Braccio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1851,77 +1851,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of coupled heat and mass transfer studies in falling film absorbers: Modeling, experimental and thermodynamic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 136, pp.229-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1955,64 +1955,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a falling film H2O/LiBr absorber at local scale based on entropy generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2157,460 +2157,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technico-economic comparison of heat transfer fluids or thermal energy storage materials: A case study using Jatropha curcas oil</w:t>
+                <w:t xml:space="preserve">Suitability of Thermal Swing Adsorption for the Treatment of Siloxanes and Toluene in Biogas: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+                <w:t xml:space="preserve">Téo Polimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yao Manu Seshie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yézouma Coulibaly</w:t>
+                <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Science, Technology, Innovation and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20421338.2020.1838082⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.4954-4965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620341v1</w:t>
+                <w:t xml:space="preserve">hal-03267932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance characterization methods for absorption chillers applied to an NH3-LiNO3 single-stage prototype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amín Altamirano</w:t>
+                <w:t xml:space="preserve">Technico-economic comparison of heat transfer fluids or thermal energy storage materials: A case study using Jatropha curcas oil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Coronas</w:t>
+                <w:t xml:space="preserve">Yao Manu Seshie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yézouma Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116435⟩</w:t>
+              <w:t xml:space="preserve">African Journal of Science, Technology, Innovation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.193-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20421338.2020.1838082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03493441v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of Thermal Swing Adsorption for the Treatment of Siloxanes and Toluene in Biogas: An Experimental Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Outin</w:t>
+                <w:t xml:space="preserve">Performance characterization methods for absorption chillers applied to an NH3-LiNO3 single-stage prototype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amín Altamirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Gonze</w:t>
+                <w:t xml:space="preserve">Alberto Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 35 (6), pp.4954-4965. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.116435 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267932v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03493441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term impact of air pollutants on thermochemical heat storage materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Bennici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téo Polimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2778,77 +2778,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of a vegetable oil-based thermal fluid at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakar Gomna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yézouma Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Science, Technology, Innovation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (3), pp.317-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2908,51 +2908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20, pp.100666 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2980,750 +2980,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03491513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of falling-film exchangers used in a LiBr–H 2 O interseasonal heat storage system</w:t>
+                <w:t xml:space="preserve">Pilot-scale experimental study of an innovative low-energy and low-cost cooling system for buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredy Huaylla</w:t>
+                <w:t xml:space="preserve">Guilian Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1446850⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.113665 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593655v1</w:t>
+                <w:t xml:space="preserve">hal-03485884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of vegetable oils behaviour at high temperature for solar plants: Stability, properties and current applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+                <w:t xml:space="preserve">Experimental investigation of a moving-bed heat storage thermochemical reactor with SrBr$_2$/H$_2$O couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Farcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yézouma Coulibaly</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109956⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.101009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.101009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484487v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03489259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale experimental study of an innovative low-energy and low-cost cooling system for buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilian Leroux</w:t>
+                <w:t xml:space="preserve">Review of vegetable oils behaviour at high temperature for solar plants: Stability, properties and current applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakar Gomna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yézouma Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 200, pp.109956 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109956⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.075⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03485884v1</w:t>
+                <w:t xml:space="preserve">hal-03484487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a moving-bed heat storage thermochemical reactor with SrBr$_2$/H$_2$O couple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauren Farcot</w:t>
+                <w:t xml:space="preserve">Review of small-capacity single-stage continuous absorption systems operating on binary working fluids for cooling: Theoretical, experimental and commercial cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amín Altamirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26, pp.101009. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.350-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.101009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489259v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of small-capacity single-stage continuous absorption systems operating on binary working fluids for cooling: Theoretical, experimental and commercial cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amín Altamirano</w:t>
+                <w:t xml:space="preserve">Innovative low-energy evaporative cooling system for buildings: study of the porous evaporator wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilian Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Stutz</w:t>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 106, pp.350-373. </w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.208-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.06.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2018.1501094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592101v1</w:t>
+                <w:t xml:space="preserve">hal-04693351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative low-energy evaporative cooling system for buildings: study of the porous evaporator wall</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical and experimental analysis of falling-film exchangers used in a LiBr–H 2 O interseasonal heat storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Mendes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Stephan</w:t>
+                <w:t xml:space="preserve">Fredy Huaylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (2), pp.208-223. </w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (11), pp.879-895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2018.1501094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1446850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04693351v1</w:t>
+                <w:t xml:space="preserve">hal-02593655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Farcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3809,51 +3809,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3956,51 +3956,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term solar heat storage process by absorption with the KCOOH/H2O couple: Experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredy Huaylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4505,51 +4505,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4906,51 +4906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.179 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4990,647 +4990,647 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical dynamic simulation and analysis of a lithium bromide/water long-term solar heat storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 46, pp.471-483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.346 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836603v1</w:t>
+                <w:t xml:space="preserve">hal-01833520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimentation of a LiBr-H2O absorption process for long term solar thermal storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30, pp.331 - 341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dynamic simulation and analysis of a lithium bromide/water long-term solar heat storage system</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudehenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourdoukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (1), pp.346 - 358. </w:t>
+              <w:t xml:space="preserve">, 2012, 46, pp.471-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833520v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01836603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a seasonal storage system of solar energy for house heating using different absorption couples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and experimentation of a prototype of long term solar heat storage by LiBr/H2O absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Hui</w:t>
+                <w:t xml:space="preserve">Kokouvi Edem N'Tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N’tsoukpoe Edem</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+                <w:t xml:space="preserve">Laibin Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luo Lingai</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.?-?</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833528v1</w:t>
+                <w:t xml:space="preserve">hal-00654734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimentation of a prototype of long term solar heat storage by LiBr/H2O absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a seasonal storage system of solar energy for house heating using different absorption couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N’tsoukpoe Edem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokouvi Edem N'Tsoukpoe</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luo Lingai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (6), pp.2427 - 2436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2010.12.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00654734v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review on long-term sorption solar energy storage</w:t>
               </w:r>
@@ -5655,51 +5655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 13 (9), pp.2385-2396. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6230,143 +6230,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New deep-freezing process using renewable low-grade heat: From the conceptual design to experimental results</w:t>
+                <w:t xml:space="preserve">Modelling and performances of a deep-freezing process using low-grade solar heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 32 (4), pp.600-608. </w:t>
+              <w:t xml:space="preserve">, 2007, 32 (2), pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2006.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2006.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685568v1</w:t>
+                <w:t xml:space="preserve">hal-00685572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental results of a solar powered cooling system at low temperature</w:t>
               </w:r>
@@ -6462,143 +6462,143 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and performances of a deep-freezing process using low-grade solar heat</w:t>
+                <w:t xml:space="preserve">New deep-freezing process using renewable low-grade heat: From the conceptual design to experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 32 (2), pp.154-164. </w:t>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.600-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2006.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2006.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685572v1</w:t>
+                <w:t xml:space="preserve">hal-00685568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Process conceptual design based on the exergetic analysis. New coupling of thermochemical dipoles for cold production from low grade heat</w:t>
               </w:r>
@@ -6952,848 +6952,848 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04985493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’efficacité d’un évaporateur à film tombant pour les pompes à chaleur ou le stockage thermique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
+                <w:t xml:space="preserve">Energy and exergy analysis of a pilot plant for the combined production of cooling and electricity from a low temperature heat source through an absorption process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+                <w:t xml:space="preserve">Alessia Arteconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Saint Malo (FR), France</w:t>
+              <w:t xml:space="preserve">ECOS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05006013v1</w:t>
+                <w:t xml:space="preserve">hal-04620413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and exergy analysis of a pilot plant for the combined production of cooling and electricity from a low temperature heat source through an absorption process</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative experiments on a novel CaCl2-based composite material and zeolite 13X inside a sorption reactor for solar heat storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSUN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kassel, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/eurosun.2022.13.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620413v1</w:t>
+                <w:t xml:space="preserve">hal-04620388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative experiments on a novel CaCl2-based composite material and zeolite 13X inside a sorption reactor for solar heat storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude de l’efficacité d’un évaporateur à film tombant pour les pompes à chaleur ou le stockage thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSUN 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18086/eurosun.2022.13.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04620388v1</w:t>
+                <w:t xml:space="preserve">hal-05006013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption heat pumps in district heating networks: 3 operating modes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaétan Chardon</w:t>
+                <w:t xml:space="preserve">Study of the integration of a supersonic impulse turbine in a NH 3 / H 2 O absorption heat pump for combined cooling and power production from a low temperature heat source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEA Heat Pump Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATI 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rome, Italy. pp.08018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202131208018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620487v1</w:t>
+                <w:t xml:space="preserve">hal-03983488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the integration of a supersonic impulse turbine in a NH 3 / H 2 O absorption heat pump for combined cooling and power production from a low temperature heat source</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold and electricity cogeneration from a low temperature heat source through an absorption process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Braccio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATI 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAT 2021 - 31st European Symposium on Applied Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202131208018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03983488v1</w:t>
+                <w:t xml:space="preserve">hal-04620445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold and electricity cogeneration from a low temperature heat source through an absorption process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic Analysis of a Falling Film Evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAT 2021 - 31st European Symposium on Applied Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">ECOS 2021 (International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620445v1</w:t>
+                <w:t xml:space="preserve">hal-04620473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Analysis of a Falling Film Evaporator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Absorption heat pumps in district heating networks: 3 operating modes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaétan Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2021 (International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
+              <w:t xml:space="preserve">13th IEA Heat Pump Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620473v1</w:t>
+                <w:t xml:space="preserve">hal-04620487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de cogénération de froid et électricité à partir d'une source de chaleur basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Braccio</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7840,64 +7840,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPTODATE REVIEW OF COUPLED HEAT AND MASS TRANSFER MODELS AND APPLICATIONS OF THE THERMODYNAMIC OF IRREVERSIBLE PROCESSES IN FALLING FILM ABSORBERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7935,77 +7935,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of thermodynamic analysis of falling film in absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st ESAT – Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8069,51 +8069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHPC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8151,51 +8151,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of vegetable oils-based thermal fluids at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakar Gomna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8357,230 +8357,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic analysis of a thermochemical storage process using a multisalt open fixed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Farcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734567v1</w:t>
+                <w:t xml:space="preserve">hal-01734573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of a thermochemical storage process using a multisalt open fixed bed reactor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Farcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01734573v1</w:t>
+                <w:t xml:space="preserve">hal-01734567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode de conception HYGRO-thermique des BATiments performants : démarche du projet HYGRO-BAT</w:t>
               </w:r>
@@ -8685,748 +8685,748 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermochemical processes for the transportation of thermal energy over long distances</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Procédé de stockage de chaleur solaire intersaisonnier par absorption LiBr-H2O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N'Tsoukpoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal energy storage and transportation : materials, systems and applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EUROTHERM, Nov 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818310v1</w:t>
+                <w:t xml:space="preserve">hal-03421223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédé de stockage de chaleur solaire intersaisonnier par absorption LiBr-H2O</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermochemical processes for the transportation of thermal energy over long distances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
+              <w:t xml:space="preserve">Thermal energy storage and transportation : materials, systems and applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUROTHERM, Nov 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03421223v1</w:t>
+                <w:t xml:space="preserve">hal-04818310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERSEASONAL SOLAR THERMAL ENERGY STORAGE FOR HOUSE HEATING THROUGH LIBR / H2O ABSORPTION PROCESS: PRELIMINARY FEASABILITY STUDY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seasonal storage of solar energy for house heating by different absorption couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMITTENT ENERGY STORAGE VIA CHEMICALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Le Bouget du Lac, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Energy Storage, Effstock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452762v1</w:t>
+                <w:t xml:space="preserve">hal-00452763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal storage of solar energy for house heating by different absorption couples</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hui Liu</w:t>
+                <w:t xml:space="preserve">ETUDE COMPARATIVE DE DIFFERENTS CRITERES D'OPTIMISATION D'UN CESI ET PROPOSITION D'UNE APPROCHE GLOBALE D'EVALUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lingai Luo</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Energy Storage, Effstock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.14-17</w:t>
+              <w:t xml:space="preserve">CIFQ 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452763v1</w:t>
+                <w:t xml:space="preserve">hal-00452770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE COMPARATIVE DE DIFFERENTS CRITERES D'OPTIMISATION D'UN CESI ET PROPOSITION D'UNE APPROCHE GLOBALE D'EVALUATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yue Bai</w:t>
+                <w:t xml:space="preserve">SEASONAL STORAGE OF SOLAR ENERGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Letz</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">Programme Meeting of the task 42/annex 24 « compact thermal energy storage –material developpement and system integration »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bad Tölz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452770v1</w:t>
+                <w:t xml:space="preserve">hal-00452761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEASONAL STORAGE OF SOLAR ENERGY</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stockage inter-saisonnier d'énergie solaire pour l'habitat – performance du procédé en fonction du couple d'absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Meeting of the task 42/annex 24 « compact thermal energy storage –material developpement and system integration »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bad Tölz, Germany</w:t>
+              <w:t xml:space="preserve">SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452761v1</w:t>
+                <w:t xml:space="preserve">hal-00452769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage inter-saisonnier d'énergie solaire pour l'habitat – performance du procédé en fonction du couple d'absorption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INTERSEASONAL SOLAR THERMAL ENERGY STORAGE FOR HOUSE HEATING THROUGH LIBR / H2O ABSORPTION PROCESS: PRELIMINARY FEASABILITY STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, vannes, France</w:t>
+              <w:t xml:space="preserve">INTERMITTENT ENERGY STORAGE VIA CHEMICALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Le Bouget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00452769v1</w:t>
+                <w:t xml:space="preserve">hal-00452762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORASOL: a French research program for solar cooling process optimization</w:t>
               </w:r>
@@ -9451,51 +9451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudehenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9798,51 +9798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9952,51 +9952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredy Huaylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. </w:t>
@@ -10400,90 +10400,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">04. Le réfrigérateur électrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans le mix énergétique - vers un réseau décarboné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10672,51 +10672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-efficient evaporative and ground-coupled system with terra-cotta evaporative walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilian Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10987,51 +10987,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current trends in energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11235,77 +11235,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de production de froid et électricité à partir d’une source thermique à basse température permettant un réglage du rapport entre production de froid et production électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11615,51 +11615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92C87E1F"/>
+    <w:nsid w:val="F5ED52C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11846,51 +11846,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-le-pierres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1650-9755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09747438X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04880556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Fares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113126" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04889878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gazbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freja Nygaard Rasmussen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.115219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Delachaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Risti&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Mal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Zabukovec Logar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01702" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202763v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Touloumet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108632" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620313v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Braccio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121026" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620066v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnat Mahamoudou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.12.023" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983508v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Arteconi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.116686" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620321v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Nardo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Calchetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127838" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118814" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wirtz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.01.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2021.2022301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Manu Seshie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20421338.2020.1838082" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493441v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116435" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03267932v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Polimann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03959" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109473" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Gomna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20421338.2020.1732080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Chardon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100666" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593655v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Huaylla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1446850" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484487v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109956" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485884v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilian Leroux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Anger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.075" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101009" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592101v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.06.033" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693351v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1501094" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.10.111" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Tatsidjodoung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heintz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Lagre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TR23HLM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Evola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marletta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.330427" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudehenn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.10.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVBD9V72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RKLN0X4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNPN25J3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833523v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.039" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833520v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.020" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3L1HK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833528v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tsoukpoe Edem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Lingai" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.12.049" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL68D4NX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654734v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N'Tsoukpoe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Luo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.05.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8N0G9B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1429" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVSCKFP7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.07.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00529536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1439" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2484VQT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J724TMT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685568v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.07.024" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKJ3PJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMVPSQB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.02.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7RMZPWX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685613v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spinner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Fabiani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumoulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540706002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04985493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2024.02.06" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006013v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620413v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620388v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lange" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.13.03" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620487v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983488v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131208018" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620445v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620473v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezouma Coulibaly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620522v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Domain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.55.01" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818310v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421223v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452762v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452763v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452770v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452761v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452769v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919731v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinner Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise B&#233;rut" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337904004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833458v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Helden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Yamaha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rathgeber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.210" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394312559" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708884v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/stockage-de-la-chaleur-et-du-froid-2/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014710v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edpsciences.org/fr/livres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708832v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourmigue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709053v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709028v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708991v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-le-pierres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1650-9755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09747438X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04880556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Fares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113126" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04889878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gazbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freja Nygaard Rasmussen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.115219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Delachaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Risti&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Mal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Zabukovec Logar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01702" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Braccio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnat Mahamoudou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.12.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Arteconi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.116686" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Nardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Calchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127838" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Touloumet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108632" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118814" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wirtz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.01.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2021.2022301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03267932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Polimann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03959" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Manu Seshie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20421338.2020.1838082" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109473" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Gomna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20421338.2020.1732080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Chardon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100666" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilian Leroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Anger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109956" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.06.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1501094" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Huaylla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1446850" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.10.111" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Tatsidjodoung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heintz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Lagre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TR23HLM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Evola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marletta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.330427" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudehenn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.10.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVBD9V72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RKLN0X4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNPN25J3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3L1HK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N'Tsoukpoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Luo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tsoukpoe Edem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Lingai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.12.049" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL68D4NX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.05.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8N0G9B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1429" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVSCKFP7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.07.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00529536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1439" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2484VQT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J724TMT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.02.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7RMZPWX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMVPSQB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.07.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKJ3PJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685613v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spinner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Fabiani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumoulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540706002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04985493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2024.02.06" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.13.03" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983488v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131208018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620445v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezouma Coulibaly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620522v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Domain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.55.01" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452763v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452770v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452761v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919731v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinner Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise B&#233;rut" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337904004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833458v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Helden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Yamaha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rathgeber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.210" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394312559" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708884v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/stockage-de-la-chaleur-et-du-froid-2/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014710v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edpsciences.org/fr/livres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708832v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourmigue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709053v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709028v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708991v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>