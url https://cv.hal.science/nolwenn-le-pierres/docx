--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -11615,51 +11615,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F5ED52C3"/>
+    <w:nsid w:val="E57BB880"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>