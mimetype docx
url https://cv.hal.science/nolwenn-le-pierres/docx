--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -153,1658 +153,1645 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the energy performance of solar photovoltaic, thermal and hybrid PVT panels in a building context: A systematic study of the criteria’ definitions and studies parameters</w:t>
+                <w:t xml:space="preserve">Overview of research on NH3-H2O absorption heat pump and refrigeration cycles including generator/absorber heat-exchangers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafsa Fares</w:t>
+                <w:t xml:space="preserve">van Kha Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Cheze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113126⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2025.2578965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04880556v1</w:t>
+                <w:t xml:space="preserve">cea-05361376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for assessing environmental impact of building integrated PV in low carbon footprint electricity generation context</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessing the energy performance of solar photovoltaic, thermal and hybrid PVT panels in a building context: A systematic study of the criteria’ definitions and studies parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriele Lobaccaro</w:t>
+                <w:t xml:space="preserve">David Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Gazbour</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.115219⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 286, pp.113126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2024.113126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04889878v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04880556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of a zeolite thermochemical heat storage reactor: Impact assessment of isotherm model selection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology for assessing environmental impact of building integrated PV in low carbon footprint electricity generation context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafsa Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Lobaccaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Gazbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Bérut</w:t>
+                <w:t xml:space="preserve">Freja Nygaard Rasmussen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ondarts</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Outin</w:t>
+                <w:t xml:space="preserve">David Chèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125796⟩</w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 329, pp.115219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2024.115219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04904360v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04889878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de chaleur thermochimique : expérimentation de différents matériaux composites innovants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Simulation of a zeolite thermochemical heat storage reactor: Impact assessment of isotherm model selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florine Delachaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bois</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Marx Chhay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1179⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 231, pp.125796. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2024.125796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718066v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04904360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Materials for Compact Thermal Energy Storage: Two Case Studies on Tailor-Made Polyalcohol Mixtures (PCMs) and Composites of Chlorides Confined in Gamma-Alumina or Silica-PEG (TCMs)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alenka Ristić</w:t>
+                <w:t xml:space="preserve">Stockage de chaleur thermochimique : expérimentation de différents matériaux composites innovants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suzana Mal</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsaem.4c01702⟩</w:t>
+              <w:t xml:space="preserve">Entropie : thermodynamique – énergie – environnement – économie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Special issue SFT Prix Biot-Fourier, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2024.1179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768698v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a cooling and power generation prototype integrating an axial micro-turbine in an absorption chiller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving Materials for Compact Thermal Energy Storage: Two Case Studies on Tailor-Made Polyalcohol Mixtures (PCMs) and Composites of Chlorides Confined in Gamma-Alumina or Silica-PEG (TCMs)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alenka Ristić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Braccio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+                <w:t xml:space="preserve">Suzana Mal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nataša Zabukovec Logar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.121026⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 7 (20), pp.9242-9254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsaem.4c01702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620313v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second law analysis and multi-objective optimization of a falling film absorber</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of silica-PEG-CaCl2 composite sorbents in an open thermochemical heat storage reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Touloumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.12.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, Part D, pp.108632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2023.108632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620066v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy, exergy and exergoeconomic analysis and optimisation of the scale-up of a combined ammonia-water absorption pilot plant producing electricity and refrigeration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+                <w:t xml:space="preserve">Second law analysis and multi-objective optimization of a falling film absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alessia Arteconi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.116686⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 149, pp.224-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2022.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983508v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass-flowrate-maximization thermodynamic model and simulation of supersonic real-gas ejectors used in refrigeration systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Development of a cooling and power generation prototype integrating an axial micro-turbine in an absorption chiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan Guillou</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Bertrand Chandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.101615. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 232, pp.121026. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2022.101615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2023.121026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983505v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance evaluation of a micro partial admission impulse axial turbine in a combined ammonia-water cooling and electricity absorption cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Mass-flowrate-maximization thermodynamic model and simulation of supersonic real-gas ejectors used in refrigeration systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Di Nardo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Nathan Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127838⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.101615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2022.101615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620321v1</w:t>
+                <w:t xml:space="preserve">hal-03983505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of silica-PEG-CaCl2 composite sorbents in an open thermochemical heat storage reactor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy, exergy and exergoeconomic analysis and optimisation of the scale-up of a combined ammonia-water absorption pilot plant producing electricity and refrigeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Arteconi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2023.108632⟩</w:t>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278, pp.116686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2023.116686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202763v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis in laminar falling film evaporator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+                <w:t xml:space="preserve">Performance evaluation of a micro partial admission impulse axial turbine in a combined ammonia-water cooling and electricity absorption cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Di Nardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cellier</w:t>
+                <w:t xml:space="preserve">Giorgio Calchetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 214, pp.118814. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278 (B), pp.127838. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712750v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of an ammonia-water absorption cycle using exchanger effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Wirtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1851,77 +1838,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of coupled heat and mass transfer studies in falling film absorbers: Modeling, experimental and thermodynamic approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 136, pp.229-244. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1949,4758 +1936,4875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a falling film H2O/LiBr absorber at local scale based on entropy generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic analysis in laminar falling film evaporator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123425⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 214, pp.118814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2022.118814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620330v1</w:t>
+                <w:t xml:space="preserve">hal-03712750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of a Three-Dimensional-Printed Adiabatic Desorber for Absorption Chillers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Stutz</w:t>
+                <w:t xml:space="preserve">Analysis of a falling film H2O/LiBr absorber at local scale based on entropy generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/01457632.2021.2022301⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 198, pp.123425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2022.123425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108007v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of Thermal Swing Adsorption for the Treatment of Siloxanes and Toluene in Biogas: An Experimental Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Characterization of a Three-Dimensional-Printed Adiabatic Desorber for Absorption Chillers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amín Altamirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Téo Polimann</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Outin</w:t>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03959⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (22), pp.1867-1884. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2021.2022301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267932v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technico-economic comparison of heat transfer fluids or thermal energy storage materials: A case study using Jatropha curcas oil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+                <w:t xml:space="preserve">Yao Manu Seshie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yézouma Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Journal of Science, Technology, Innovation and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (2), pp.193-211. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/20421338.2020.1838082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance characterization methods for absorption chillers applied to an NH3-LiNO3 single-stage prototype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amín Altamirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 185, pp.116435 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2020.116435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term impact of air pollutants on thermochemical heat storage materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suitability of Thermal Swing Adsorption for the Treatment of Siloxanes and Toluene in Biogas: An Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Polimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Bennici</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Evelyne Gonze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109473⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (6), pp.4954-4965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.0c03959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02327353v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of small-capacity single-stage continuous absorption systems operating on binary working fluids for cooling: Compact exchanger technologies</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term impact of air pollutants on thermochemical heat storage materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Bennici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téo Polimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Gonze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Vaulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.02.033⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117, pp.109473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2019.109473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04108026v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of a vegetable oil-based thermal fluid at high temperature</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+                <w:t xml:space="preserve">Review of small-capacity single-stage continuous absorption systems operating on binary working fluids for cooling: Compact exchanger technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amín Altamirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yézouma Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Journal of Science, Technology, Innovation and Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (3), pp.317-326. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 114, pp.118-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20421338.2020.1732080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2020.02.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620350v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the opportunity to integrate absorption heat pumps in substations of district energy networks</w:t>
+                <w:t xml:space="preserve">Thermal stability of a vegetable oil-based thermal fluid at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaétan Chardon</w:t>
+                <w:t xml:space="preserve">Aboubakar Gomna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Ramousse</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yézouma Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.100666 -. </w:t>
+              <w:t xml:space="preserve">African Journal of Science, Technology, Innovation and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (3), pp.317-326. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsep.2020.100666⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20421338.2020.1732080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491513v1</w:t>
+                <w:t xml:space="preserve">hal-04620350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilot-scale experimental study of an innovative low-energy and low-cost cooling system for buildings</w:t>
+                <w:t xml:space="preserve">On the opportunity to integrate absorption heat pumps in substations of district energy networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilian Leroux</w:t>
+                <w:t xml:space="preserve">Gaétan Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.075⟩</w:t>
+              <w:t xml:space="preserve">Thermal Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.100666 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsep.2020.100666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485884v1</w:t>
+                <w:t xml:space="preserve">hal-03491513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of a moving-bed heat storage thermochemical reactor with SrBr$_2$/H$_2$O couple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauren Farcot</w:t>
+                <w:t xml:space="preserve">Numerical and experimental analysis of falling-film exchangers used in a LiBr–H 2 O interseasonal heat storage system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredy Huaylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Fourmigué</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2019.101009⟩</w:t>
+              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (11), pp.879-895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1446850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489259v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of vegetable oils behaviour at high temperature for solar plants: Stability, properties and current applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+                <w:t xml:space="preserve">Pilot-scale experimental study of an innovative low-energy and low-cost cooling system for buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilian Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Anger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 200, pp.109956 -. </w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157, pp.113665 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2019.04.075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03484487v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of small-capacity single-stage continuous absorption systems operating on binary working fluids for cooling: Theoretical, experimental and commercial cycles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental investigation of a moving-bed heat storage thermochemical reactor with SrBr$_2$/H$_2$O couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Stutz</w:t>
+                <w:t xml:space="preserve">Lauren Farcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Fourmigué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.06.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26, pp.101009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2019.101009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592101v1</w:t>
+                <w:t xml:space="preserve">hal-03489259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative low-energy evaporative cooling system for buildings: study of the porous evaporator wall</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Stephan</w:t>
+                <w:t xml:space="preserve">Review of vegetable oils behaviour at high temperature for solar plants: Stability, properties and current applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aboubakar Gomna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Wurtz</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yézouma Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 (2), pp.208-223. </w:t>
+              <w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 200, pp.109956 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19401493.2018.1501094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solmat.2019.109956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04693351v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03484487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental analysis of falling-film exchangers used in a LiBr–H 2 O interseasonal heat storage system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of small-capacity single-stage continuous absorption systems operating on binary working fluids for cooling: Theoretical, experimental and commercial cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amín Altamirano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fredy Huaylla</w:t>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heat Transfer Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (11), pp.879-895. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 106, pp.350-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01457632.2018.1446850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2019.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593655v1</w:t>
+                <w:t xml:space="preserve">hal-02592101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lauren Farcot</w:t>
+                <w:t xml:space="preserve">Innovative low-energy evaporative cooling system for buildings: study of the porous evaporator wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilian Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Papillon</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.est.2018.08.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Performance Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (2), pp.208-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19401493.2018.1501094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01881080v1</w:t>
+                <w:t xml:space="preserve">hal-04693351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
+                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Stutz</w:t>
+                <w:t xml:space="preserve">Lauren Farcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Fourmigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Kuznik</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Papillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Energy Storage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20, pp.109 - 119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.est.2018.08.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655060v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term solar heat storage process by absorption with the KCOOH/H2O couple: Experimental investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storage of thermal solar energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Stutz</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Kuznik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévyn Johannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Perraud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elena Palomo del Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 141, pp.1313-1323. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Demain l'énergie – Séminaire Daniel-Dautreppe, Grenoble, France, 2016, 18 (7-8), p.401-414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.10.111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2017.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833447v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances of grooved plates falling film absorber</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term solar heat storage process by absorption with the KCOOH/H2O couple: Experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fredy Huaylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Perraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 138, pp.103 - 117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.026⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 141, pp.1313-1323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.10.111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717625v1</w:t>
+                <w:t xml:space="preserve">hal-01833447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigations of a zeolite 13X/water reactor for solar heat storage in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parfait Tatsidjodoung</w:t>
+                <w:t xml:space="preserve">Performances of grooved plates falling film absorber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Stutz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.011⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.103 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2017.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01833466v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and analysis of energetic and exergetic efficiencies of a LiBr/H20 absorption heat storage system for solar space heating in buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigations of a zeolite 13X/water reactor for solar heat storage in buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait Tatsidjodoung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Heintz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Lagre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy efficiency</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Conversion and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108, pp.488 - 500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2015.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12053-015-9362-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833450v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMULATION OF A LOW CAPACITY ABSORPTION COOLING SYSTEM FOR INDOOR AIR-CONDITIONING</w:t>
+                <w:t xml:space="preserve">Modeling and analysis of energetic and exergetic efficiencies of a LiBr/H20 absorption heat storage system for solar space heating in buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianpiero Evola</w:t>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Marletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ijht.330427⟩</w:t>
+              <w:t xml:space="preserve">Energy efficiency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.281 - 299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12053-015-9362-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833499v1</w:t>
+                <w:t xml:space="preserve">hal-01833450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+                <w:t xml:space="preserve">SIMULATION OF A LOW CAPACITY ABSORPTION COOLING SYSTEM FOR INDOOR AIR-CONDITIONING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpiero Evola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+                <w:t xml:space="preserve">Luigi Marletta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (4), pp.203 - 210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ijht.330427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833509v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal and validation of a model for the dynamic simulation of a solar-assisted single-stage LiBr/water absorption chiller</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic study of a LiBr–H2O absorption process for solar heat storage with crystallisation of the solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Perier-Muzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Evola</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Papillon</w:t>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.10.013⟩</w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104, pp.2 - 15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2013.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833511v1</w:t>
+                <w:t xml:space="preserve">hal-01833509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of potential materials for thermal energy storage in building applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Parfait Tatsidjodoung</w:t>
+                <w:t xml:space="preserve">Proposal and validation of a model for the dynamic simulation of a solar-assisted single-stage LiBr/water absorption chiller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Evola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lingai Luo</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Boudehenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 18, pp.327 - 349. </w:t>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (3), pp.1015 - 1028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rser.2012.10.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2012.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833516v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation of a LiBr–H2O absorption process for long-term solar thermal storage: Prototype design and first results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review of potential materials for thermal energy storage in building applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parfait Tatsidjodoung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 18, pp.327 - 349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2012.10.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.02.023⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833512v1</w:t>
+                <w:t xml:space="preserve">hal-01833516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical dynamic simulation and analysis of a lithium bromide/water long-term solar heat storage system</w:t>
+                <w:t xml:space="preserve">Experimentation of a LiBr–H2O absorption process for long-term solar thermal storage: Prototype design and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 37 (1), pp.346 - 358. </w:t>
+              <w:t xml:space="preserve">, 2013, 53, pp.179 - 198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2013.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833520v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimentation of a LiBr-H2O absorption process for long term solar thermal storage</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Anies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boudehenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bourdoukan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.039⟩</w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46, pp.471-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833523v1</w:t>
+                <w:t xml:space="preserve">hal-01836603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance comparison of six solar-powered air-conditioners operated in five places</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimentation of a LiBr-H2O absorption process for long term solar thermal storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.331 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egypro.2012.11.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2012.08.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01836603v1</w:t>
+                <w:t xml:space="preserve">hal-01833523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and experimentation of a prototype of long term solar heat storage by LiBr/H2O absorption</w:t>
+                <w:t xml:space="preserve">Numerical dynamic simulation and analysis of a lithium bromide/water long-term solar heat storage system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37 (1), pp.346 - 358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2011.11.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00654734v1</w:t>
+                <w:t xml:space="preserve">hal-01833520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of a seasonal storage system of solar energy for house heating using different absorption couples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liu Hui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liu Hui</w:t>
+                <w:t xml:space="preserve">N’tsoukpoe Edem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luo Lingai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Conversion and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (6), pp.2427 - 2436. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enconman.2010.12.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enconman.2010.12.049⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review on long-term sorption solar energy storage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and experimentation of a prototype of long term solar heat storage by LiBr/H2O absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N'Tsoukpoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Liu</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laibin Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 101, pp.?-?</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00452746v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00654734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transportation from the Bugey power plant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A review on long-term sorption solar energy storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/er.1429⟩</w:t>
+              <w:t xml:space="preserve">Renewable and Sustainable Energy Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (9), pp.2385-2396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rser.2009.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452745v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of various optimization criteria for SDHWS and a suggestion for a new global evaluation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heat transportation from the Bugey power plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Letz</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berthiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2008.07.021⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 33 (2), pp.135-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.1429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452757v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of thermoelectric modules with a photovoltaic panel for air pre-heating and pre-cooling application; an annual simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of various optimization criteria for SDHWS and a suggestion for a new global evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+                <w:t xml:space="preserve">Thomas Letz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32 (14), pp.1316-1328. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 83 (2), pp.232-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/er.1439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2008.07.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00529536v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a thermochemical process for deep freezing using solar low-grade heat</w:t>
+                <w:t xml:space="preserve">Coupling of thermoelectric modules with a photovoltaic panel for air pre-heating and pre-cooling application; an annual simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Energy Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (14), pp.1316-1328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/er.1439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.011⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685576v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and performances of a deep-freezing process using low-grade solar heat</w:t>
+                <w:t xml:space="preserve">Design of a thermochemical process for deep freezing using solar low-grade heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (2), pp.154-164. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (3), pp.484-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2006.02.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2007.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00685572v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results of a solar powered cooling system at low temperature</w:t>
+                <w:t xml:space="preserve">New deep-freezing process using renewable low-grade heat: From the conceptual design to experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 30 (6), pp.1050-1058. </w:t>
+              <w:t xml:space="preserve">Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (4), pp.600-608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2007.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2006.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685565v1</w:t>
+                <w:t xml:space="preserve">hal-00685568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New deep-freezing process using renewable low-grade heat: From the conceptual design to experimental results</w:t>
+                <w:t xml:space="preserve">Modelling and performances of a deep-freezing process using low-grade solar heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 32 (4), pp.600-608. </w:t>
+              <w:t xml:space="preserve">, 2007, 32 (2), pp.154-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.energy.2006.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.energy.2006.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685568v1</w:t>
+                <w:t xml:space="preserve">hal-00685572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Experimental results of a solar powered cooling system at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Stitou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (6), pp.1050-1058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrefrig.2007.01.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00685565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ideal Process conceptual design based on the exergetic analysis. New coupling of thermochemical dipoles for cold production from low grade heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Spinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International journal of energy, environment, economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 12 (3), pp.105-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6710,3032 +6814,3032 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat storage for the coupling of Waste Heat Recovery and hydrogen production in a Solid-Oxide electrolyser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Titouan Fabiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Tochon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dumoulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrès de la Société Française de Génie des Procédés (SFGP2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France. pp.06002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/202540706002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04985374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy performance and environmental impact of solar photovoltaic, thermal and hybrid PVT panels in an individual house</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafsa Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cheze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroSun 2024 - 15th International Conference on Solar Energy for Buildings and Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Limassol, Cyprus. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18086/eurosun.2024.02.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04985493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy and exergy analysis of a pilot plant for the combined production of cooling and electricity from a low temperature heat source through an absorption process</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+                <w:t xml:space="preserve">Étude de l’efficacité d’un évaporateur à film tombant pour les pompes à chaleur ou le stockage thermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECOS 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark</w:t>
+              <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Saint Malo (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620413v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative experiments on a novel CaCl2-based composite material and zeolite 13X inside a sorption reactor for solar heat storage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy and exergy analysis of a pilot plant for the combined production of cooling and electricity from a low temperature heat source through an absorption process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Braccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Arteconi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai Trieu Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tauveron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROSUN 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECOS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Copenhague, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620388v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’efficacité d’un évaporateur à film tombant pour les pompes à chaleur ou le stockage thermique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparative experiments on a novel CaCl2-based composite material and zeolite 13X inside a sorption reactor for solar heat storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Bérut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Outin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ondarts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Internationales Recherche Industrie en Thermique TR2I, 3ème éd.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROSUN 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kassel, France. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18086/eurosun.2022.13.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006013v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the integration of a supersonic impulse turbine in a NH 3 / H 2 O absorption heat pump for combined cooling and power production from a low temperature heat source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy. pp.08018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202131208018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03983488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold and electricity cogeneration from a low temperature heat source through an absorption process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAT 2021 - 31st European Symposium on Applied Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Analysis of a Falling Film Evaporator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS 2021 (International Conference on Efficiency, Cost, Optimization, Simulation and Environmental Impact of Energy Systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Online, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption heat pumps in district heating networks: 3 operating modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaétan Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEA Heat Pump Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de cogénération de froid et électricité à partir d'une source de chaleur basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès Français de Thermique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFT, Jun 2021, BELFORT, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25855/SFT2021-036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04876866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UPTODATE REVIEW OF COUPLED HEAT AND MASS TRANSFER MODELS AND APPLICATIONS OF THE THERMODYNAMIC OF IRREVERSIBLE PROCESSES IN FALLING FILM ABSORBERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th international conference on heat transfer, fluid mechanics and thermodynamics (ATE-HEFAT 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of thermodynamic analysis of falling film in absorber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnat Mahamoudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Ramousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31st ESAT – Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental characterization by thermal and mass effectivenesses of plate heat exchangers in NH3-LiNO3 absorption chillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amín Altamirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Coronas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHPC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of vegetable oils-based thermal fluids at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakar Gomna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Edem N’tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yezouma Coulibaly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials for Renewable and Sustainable Energy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Kumasi, Ghana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H2O-LiBr Single-Stage Solar Absorption Air Conditioner with an Innovative Bi-Adiabatic Configuration: Dynamic Model, Nominal Conditions and Typical Day Operation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amín Altamirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISES Solar World Congress 2019/IEA SHC International Conference on Solar Heating and Cooling for Buildings and Industry 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Santiago, Chile. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18086/swc.2019.55.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic analysis of a thermochemical storage process using a multisalt open fixed bed reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Farcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734573v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigations of a continuous thermochemical heat storage reactor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic analysis of a thermochemical storage process using a multisalt open fixed bed reactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Farcot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Papillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOS (Efficiency, Cost, Optimization, Simulation and environmental impact of energy systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01734567v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01734573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une méthode de conception HYGRO-thermique des BATiments performants : démarche du projet HYGRO-BAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monika Woloszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Kedowidé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Virgone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IBPSA France 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Arras, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de stockage de chaleur solaire intersaisonnier par absorption LiBr-H2O</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Edem N'Tsoukpoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2011 - 20ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03421223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical processes for the transportation of thermal energy over long distances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal energy storage and transportation : materials, systems and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUROTHERM, Nov 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal storage of solar energy for house heating by different absorption couples</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">INTERSEASONAL SOLAR THERMAL ENERGY STORAGE FOR HOUSE HEATING THROUGH LIBR / H2O ABSORPTION PROCESS: PRELIMINARY FEASABILITY STUDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Energy Storage, Effstock</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.14-17</w:t>
+              <w:t xml:space="preserve">INTERMITTENT ENERGY STORAGE VIA CHEMICALS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Le Bouget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452763v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE COMPARATIVE DE DIFFERENTS CRITERES D'OPTIMISATION D'UN CESI ET PROPOSITION D'UNE APPROCHE GLOBALE D'EVALUATION</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yue Bai</w:t>
+                <w:t xml:space="preserve">Seasonal storage of solar energy for house heating by different absorption couples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Letz</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFQ 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Energy Storage, Effstock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Stockholm, Sweden. pp.14-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452770v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEASONAL STORAGE OF SOLAR ENERGY</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lingai Luo</w:t>
+                <w:t xml:space="preserve">ETUDE COMPARATIVE DE DIFFERENTS CRITERES D'OPTIMISATION D'UN CESI ET PROPOSITION D'UNE APPROCHE GLOBALE D'EVALUATION</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hui Liu</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Letz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme Meeting of the task 42/annex 24 « compact thermal energy storage –material developpement and system integration »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2009, Bad Tölz, Germany</w:t>
+              <w:t xml:space="preserve">CIFQ 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452761v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage inter-saisonnier d'énergie solaire pour l'habitat – performance du procédé en fonction du couple d'absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">SEASONAL STORAGE OF SOLAR ENERGY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingai Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Liu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFT 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, vannes, France</w:t>
+              <w:t xml:space="preserve">Programme Meeting of the task 42/annex 24 « compact thermal energy storage –material developpement and system integration »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2009, Bad Tölz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452769v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTERSEASONAL SOLAR THERMAL ENERGY STORAGE FOR HOUSE HEATING THROUGH LIBR / H2O ABSORPTION PROCESS: PRELIMINARY FEASABILITY STUDY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Stockage inter-saisonnier d'énergie solaire pour l'habitat – performance du procédé en fonction du couple d'absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hui Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMITTENT ENERGY STORAGE VIA CHEMICALS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Le Bouget du Lac, France</w:t>
+              <w:t xml:space="preserve">SFT 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00452762v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00452769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORASOL: a French research program for solar cooling process optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Boudehenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Castaing-Lasvignottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurosun - 1st International Conference on Solar Heating, Cooling and Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00919731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NEW IDEAL PROCESS DESIGN BASED ON THE EXERGETIC ANALYSIS. COLD PRODUCTION USING RENEWABLE ENERGY HEAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Int. Conf. on Efficiency, Cost, Optimization Simulation and Environmental Impact of Energy Systems - ECOS 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Trondheim ( Norvège), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTION DE PROCEDES IDEAUX BASES SUR L'ANALYSE EXERGETIQUE. NOUVEAUX CAS DE GESTION DE DIPOLES THERMOCHIMIQUES EN VUE DE LA PRODUCTION DE FROID A PARTIR DE CHALEUR BASSE TEMPERATURE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spinner Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme Colloque Franco-Roumain sur l'Energie, Environnement, Economie et Thermodynamique, COFRET 04</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9745,421 +9849,421 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative experiments on a new CaCl2-based composite material and zeolite 13X inside a thermochemical heat storage reactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Bérut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Outin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ondarts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Congrès de la Société Française de Génie des Procédés (SFGP2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 379, EDP sciences, pp.04004, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/matecconf/202337904004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04904006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IEA SHC Task 42 / ECES Annex 29 – Working Group B: Applications of Compact Thermal Energy Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motoi Yamaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Rathgeber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Hauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fredy Huaylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Istanbul, Turkey. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Procedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 91, pp.231 - 245, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.egypro.2016.06.210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un procédé thermochimique de congélation solaire à partir de chaleur basse température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Toulouse, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Récents Progrès en Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.Numéro 92 - 2005, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10169,214 +10273,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9781789451344. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781394312559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de la chaleur et du froid 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Stockage de la chaleur et du froid, Philippe Marty, 9781789481341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10386,832 +10490,832 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">04. Le réfrigérateur électrogène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dans le mix énergétique - vers un réseau décarboné</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EDP Sciences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.28-31, 2024, Ma recherche au CEA, 978-2-7598-3084-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05014710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat Storage Using Absorption Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Heat and Cold Storage 2: Thermochemical Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapter 2, Wiley, 2024, 9781789451344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de chaleur par procédés à absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockage de la chaleur et du froid 2 : stockage thermochimique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 2, ISTE éditions, 2023, 9781789481341</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-efficient evaporative and ground-coupled system with terra-cotta evaporative walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilian Leroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Wurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eco-efficient materials for reducing cooling needs in buildings and construction, design, properties and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, chapitre 7, Elsevier, Woodhead Publishing, 2020, 978-0-12-820791-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal storage system of solar energy for house heating by absorption technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Energy Systems in Green Buildings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43-1, Springer-Verlag GmbH, pp.1053-1078, 2017, 978-3-662-49088-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Systems for Storage of Thermal Solar Energy in Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solar Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academic Press (Elsevier Ltd), 2015, 978-0-12-409540-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systems and materials for thermal storage of solar energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lingai Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Science and Technology Vol. 5: Solar Engineering - 1 (Applications)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Studium Press LLC, 2015, 978-1-626990-66-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current trends in energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Fourmigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia de Rango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème congrès de la SFGP. Des procédés au service du produit au coeur de l'Europe (29/11-01/12, Lille)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 101, SFGP, 2011, Récents progrès en génie des procédés, 978-2910239756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ideal Process Conceptual Design Based on the Exergetic Analysis. New Couplings of Thermochemical Dipoles for Cold Production from Low Grade Heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Spinner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochemistry and Advances in Chemistry Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Pub Inc, 2009, 978-1-60692-376-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11221,333 +11325,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de production de froid et électricité à partir d’une source thermique à basse température permettant un réglage du rapport entre production de froid et production électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai Trieu Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Braccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tauveron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3125112 et EP4116640. STEP. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echangeur de sorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amín Altamirano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Stutz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3114381 et WO2022058469. STEP. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production de froid à très basse température par un dispositif thermochimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Stitou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Spinner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Le Pierrès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR2877426 et EP1809956 et WO2006048552. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04708991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId299"/>
+      <w:footerReference w:type="default" r:id="rId302"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11615,51 +11719,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E57BB880"/>
+    <w:nsid w:val="FC6C58BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11846,51 +11950,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-le-pierres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1650-9755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09747438X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04880556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Fares" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheze" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113126" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04889878v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gazbour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freja Nygaard Rasmussen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.115219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Delachaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125796" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718066v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1179" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Risti&#263;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Mal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Zabukovec Logar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01702" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620313v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Braccio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chandez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121026" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620066v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnat Mahamoudou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.12.023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983508v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Arteconi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.116686" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983505v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guillou" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101615" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620321v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Nardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Calchetti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127838" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202763v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Touloumet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108632" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712750v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118814" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wirtz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.01.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620330v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123425" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2021.2022301" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03267932v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Polimann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03959" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620341v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Manu Seshie" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20421338.2020.1838082" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493441v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116435" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109473" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108026v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.033" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620350v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Gomna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20421338.2020.1732080" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491513v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Chardon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100666" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485884v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilian Leroux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Anger" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.075" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489259v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101009" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484487v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109956" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592101v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.06.033" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693351v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1501094" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593655v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Huaylla" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1446850" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833447v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perraud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.10.111" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833466v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Tatsidjodoung" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heintz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Lagre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TR23HLM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833499v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Evola" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marletta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.330427" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833511v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudehenn" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papillon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.10.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVBD9V72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833516v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.025" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RKLN0X4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833512v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.023" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNPN25J3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833520v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.020" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3L1HK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833523v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.039" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654734v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N'Tsoukpoe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Luo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833528v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tsoukpoe Edem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Lingai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.12.049" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL68D4NX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452746v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.05.008" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8N0G9B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452745v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1429" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVSCKFP7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452757v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bai" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letz" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.07.021" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00529536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1439" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2484VQT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685576v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.011" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J724TMT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.02.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7RMZPWX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685565v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.002" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMVPSQB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685568v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.07.024" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKJ3PJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685613v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spinner" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985374v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Fabiani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumoulin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540706002" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04985493v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2024.02.06" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620413v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.13.03" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006013v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983488v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131208018" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620445v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620473v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620487v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876866v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-036" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620429v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006366v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620509v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620527v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezouma Coulibaly" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620522v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Domain" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.55.01" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421223v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818310v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452763v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452770v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452761v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452769v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452762v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919731v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818503v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818510v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinner Bernard" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904006v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise B&#233;rut" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337904004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833458v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Helden" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Yamaha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rathgeber" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauer" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.210" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685635v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708941v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394312559" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708884v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/stockage-de-la-chaleur-et-du-froid-2/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014710v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edpsciences.org/fr/livres" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708859v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708832v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708818v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708798v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654725v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourmigue" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708785v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709053v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709028v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708991v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-le-pierres" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1650-9755" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09747438X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05361376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Kha Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Pierr&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Trieu Phan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2025.2578965" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04880556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafsa Fares" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cheze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Wurtz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2024.113126" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04889878v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Lobaccaro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Gazbour" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freja Nygaard Rasmussen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ch&#232;ze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2024.115219" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise B&#233;rut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ondarts" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Delachaux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marx Chhay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Outin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2024.125796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718066v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bois" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2024.1179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alenka Risti&#263;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Mal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nata&#353;a Zabukovec Logar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c01702" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202763v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Touloumet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2023.108632" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnat Mahamoudou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ramousse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.12.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-04620313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Braccio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tauveron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chandez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2023.121026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983505v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guillou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2022.101615" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983508v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Arteconi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2023.116686" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620321v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Di Nardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Calchetti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127838" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983478v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Wirtz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118712" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790808v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2022.01.024" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03712750v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cellier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118814" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620330v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2022.123425" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#237;n Altamirano" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Stutz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2021.2022301" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620341v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N&#8217;tsoukpoe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Manu Seshie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y&#233;zouma Coulibaly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20421338.2020.1838082" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493441v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Coronas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2020.116435" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-03267932v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;o Polimann" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Gonze" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.0c03959" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327353v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bennici" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Vaulot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2019.109473" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108026v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2020.02.033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620350v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakar Gomna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20421338.2020.1732080" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Chardon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsep.2020.100666" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02593655v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredy Huaylla" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01457632.2018.1446850" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485884v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilian Leroux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Stephan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Anger" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2019.04.075" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Farcot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourmigu&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2019.101009" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484487v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2019.109956" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592101v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Stutz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2019.06.033" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04693351v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Mendes" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19401493.2018.1501094" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01881080v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Michel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Fourmigue" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Papillon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2018.08.020" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01655060v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Kuznik" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vyn Johannes" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Palomo del Barrio" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2017.09.008" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Perraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.10.111" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717625v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2017.07.026" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833466v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parfait Tatsidjodoung" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Heintz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Lagre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingai Luo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2015.11.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2TR23HLM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833450v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perier-Muzet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12053-015-9362-2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833499v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpiero Evola" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Marletta" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ijht.330427" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833509v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2013.07.024" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833511v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Evola" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudehenn" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Papillon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2012.10.013" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MVBD9V72-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833516v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2012.10.025" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RKLN0X4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833512v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2013.02.023" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNPN25J3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836603v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Anies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Boudehenn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bourdoukan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Castaing-Lasvignottes" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2012.08.002" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GK784TH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833523v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2012.11.039" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833520v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2011.11.020" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5Q3L1HK6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833528v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liu Hui" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#8217;tsoukpoe Edem" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luo Lingai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enconman.2010.12.049" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TL68D4NX-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654734v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Edem N'Tsoukpoe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laibin Luo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marty" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rser.2009.05.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9S8N0G9B-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452745v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berthiaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mazet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1429" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KVSCKFP7-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452757v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fraisse" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Bai" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Letz" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2008.07.021" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00529536v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cosnier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/er.1439" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L2484VQT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685576v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Stitou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2007.01.011" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J724TMT9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685568v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.07.024" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PVKJ3PJ3-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685572v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2006.02.009" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P7RMZPWX-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685565v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2007.01.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRMVPSQB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685613v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Spinner" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04985374v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Fabiani" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tochon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dumoulin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202540706002" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04985493v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2024.02.06" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006013v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620388v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/eurosun.2022.13.03" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983488v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202131208018" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620445v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620473v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620487v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2021-036" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620429v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-05006366v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620509v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620527v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yezouma Coulibaly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620522v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Domain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18086/swc.2019.55.01" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734567v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Michel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734573v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995281v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Woloszyn" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Kedowid&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Virgone" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Trabelsi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03421223v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818310v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452763v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452770v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452761v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00452769v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919731v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lucas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Amblard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pons" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818503v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04818510v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spinner Bernard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904006v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise B&#233;rut" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337904004" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01833458v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Helden" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motoi Yamaha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Rathgeber" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hauer" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egypro.2016.06.210" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685635v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708941v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onlinelibrary.wiley.com/doi/book/10.1002/9781394312559" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394312559" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708884v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.istegroup.com/fr/produit/stockage-de-la-chaleur-et-du-froid-2/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05014710v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edpsciences.org/fr/livres" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708904v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708859v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708832v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Wurtz" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708818v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708801v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708798v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654725v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Fourmigue" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia de Rango" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708785v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709053v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04709028v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04708991v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>