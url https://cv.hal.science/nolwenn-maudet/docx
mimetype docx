--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1242,200 +1242,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinventing Graphic Design Software by Bridging the Gap Between Graphical User Interfaces and Programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Collaborative Prototyping Tools for Interaction Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germán Leiva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Research Society Conference 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop: Digital Tools in Collaborative Creative Work</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Oslo, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313951v1</w:t>
+                <w:t xml:space="preserve">hal-03688610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Collaborative Prototyping Tools for Interaction Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinventing Graphic Design Software by Bridging the Gap Between Graphical User Interfaces and Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop: Digital Tools in Collaborative Creative Work</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design Research Society Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limerick, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21606/drs.2018.611⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03688610v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02313951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond Grids, Interactive Graphical Substrates to Structure Digital Layout</w:t>
               </w:r>
@@ -1460,51 +1460,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghita Jalal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Tchernavskij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1564,64 +1564,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Breakdowns: Designer-Developer Gaps in Representing and Interpreting Interactive Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1707,51 +1707,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy E. Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UIST '16 Proceedings of the 29th Annual Symposium on User Interface Software and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Tokyo, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1915,187 +1915,187 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Templates: Between Empowerment and Control of Amateur Graphic Designers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast publication : l’homogénéisation visuelle des templates web comme conséquence du prêt-à-publier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Ramstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Issues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design, Arts, Medias</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05237343v1</w:t>
+                <w:t xml:space="preserve">hal-05240921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast publication : l’homogénéisation visuelle des templates web comme conséquence du prêt-à-publier</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design Templates: Between Empowerment and Control of Amateur Graphic Designers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Arts, Medias</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Design Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (1), pp.38-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1162/desi_a_00792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240921v1</w:t>
+                <w:t xml:space="preserve">hal-05237343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithms vs Interactions: The Revenge of Artificial Intelligence over Design</w:t>
               </w:r>
@@ -2144,165 +2144,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design tactique contre plateformes numériques</w:t>
+                <w:t xml:space="preserve">Retour vers le futur des interfaces 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tèque</w:t>
+              <w:t xml:space="preserve">Back Office</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258381v1</w:t>
+                <w:t xml:space="preserve">hal-05238801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour vers le futur des interfaces 3D</w:t>
+                <w:t xml:space="preserve">Design tactique contre plateformes numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Back Office</w:t>
+              <w:t xml:space="preserve">Tèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05238801v1</w:t>
+                <w:t xml:space="preserve">hal-05258381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design Indirections</w:t>
               </w:r>
@@ -2619,351 +2619,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire et faire le graphisme. Où l’on apprend que personne ne s’entend sur les mots du design graphique et que les distinctions terminologiques ont des conséquences sur la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Guests and Guides to Collaborators: Negotiating Roles in Design and Biology Collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Benony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Philizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Graphisme en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Design Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.557-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14606925.2020.1762339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05258243v1</w:t>
+                <w:t xml:space="preserve">hal-02916775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Guests and Guides to Collaborators: Negotiating Roles in Design and Biology Collaborations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écrire avec Ellen Lupton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Philizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Design Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Graphisme en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.29-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14606925.2020.1762339⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02916775v1</w:t>
+                <w:t xml:space="preserve">hal-03322896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire avec Ellen Lupton</w:t>
+                <w:t xml:space="preserve">Dire et faire le graphisme. Où l’on apprend que personne ne s’entend sur les mots du design graphique et que les distinctions terminologiques ont des conséquences sur la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Philizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Graphisme en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 26, pp.29-30</w:t>
+              <w:t xml:space="preserve">, 2020, 26, pp.39-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322896v1</w:t>
+                <w:t xml:space="preserve">hal-05258243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enact: Reducing Designer-Developer Breakdowns when Prototyping Custom Interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germán Leiva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy Mackay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Beaudouin-Lafon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computer-Human Interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 26 (3), pp.1-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3609,51 +3609,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Beignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Calmettes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014966v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583971" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Philizot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Benony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daanen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dumesny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313951v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2018.611" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Leiva" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tchernavskij" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2998181.2998190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ciolfi Felice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05237343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_a_00792" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240921v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ramstein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05238801v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258243v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2020.1762339" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02218117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827014v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS486" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Beignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Calmettes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014966v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583971" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Philizot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Benony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daanen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dumesny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Leiva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2018.611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tchernavskij" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2998181.2998190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ciolfi Felice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ramstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05237343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_a_00792" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05238801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2020.1762339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02218117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827014v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS486" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>