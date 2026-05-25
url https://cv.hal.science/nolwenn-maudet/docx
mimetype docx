--- v1 (2026-04-07)
+++ v2 (2026-05-25)
@@ -2619,200 +2619,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04953191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Guests and Guides to Collaborators: Negotiating Roles in Design and Biology Collaborations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Écrire avec Ellen Lupton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Philizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Design Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Graphisme en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.29-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02916775v1</w:t>
+                <w:t xml:space="preserve">hal-03322896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écrire avec Ellen Lupton</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Guests and Guides to Collaborators: Negotiating Roles in Design and Biology Collaborations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Benony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vivien Philizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Graphisme en France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Design Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (4), pp.557-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14606925.2020.1762339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322896v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02916775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire et faire le graphisme. Où l’on apprend que personne ne s’entend sur les mots du design graphique et que les distinctions terminologiques ont des conséquences sur la pratique</w:t>
               </w:r>
@@ -3092,165 +3092,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05240920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le designer-touriste, ou quelques limites des collaborations en design</w:t>
+                <w:t xml:space="preserve">Le design comme angle mort des algorithmes de curation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La politique du design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, N°3 , 2021, revue RADDAR, 9791095513131</w:t>
+              <w:t xml:space="preserve">Pro Forma 1, Oeuvre, objet, image, travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les presses d'URL, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03891668v1</w:t>
+                <w:t xml:space="preserve">hal-03322888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le design comme angle mort des algorithmes de curation</w:t>
+                <w:t xml:space="preserve">Le designer-touriste, ou quelques limites des collaborations en design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pro Forma 1, Oeuvre, objet, image, travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les presses d'URL, 2021</w:t>
+              <w:t xml:space="preserve">La politique du design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, N°3 , 2021, revue RADDAR, 9791095513131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322888v1</w:t>
+                <w:t xml:space="preserve">hal-03891668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3329,140 +3329,260 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Everyday Experience of Connectivity Limits – Insights from French Students during the Covid Pandemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Maudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04014975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Design Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Maudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Human-Computer Interaction [cs.HC]. Université Paris Saclay (COmUE), 2017. English. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017SACLS486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01827014v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3609,51 +3729,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Beignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Calmettes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014966v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583971" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Philizot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Benony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daanen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dumesny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Leiva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2018.611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tchernavskij" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2998181.2998190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ciolfi Felice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ramstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05237343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_a_00792" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05238801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916775v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2020.1762339" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322896v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02218117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322888v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827014v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS486" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528640v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Beignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Tabard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Maudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3772318.3790305" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05236944v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaelle Beignon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thibault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05223744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Mosesso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.19094" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500116v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Calmettes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04097867v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edlira Nano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT4S58814.2023.00011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014966v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Joatton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Thollot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583971" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03969060v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583975" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765171v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Philizot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763890v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Zara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567303v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Benony" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Bonnardot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daanen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Dumesny" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3322276.3322322" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688610v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Leiva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Beaudouin-Lafon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313951v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21606/drs.2018.611" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01609030v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Jalal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Tchernavskij" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Mackay" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3025453.3025718" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01614250v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy E. Mackay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2998181.2998190" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01410171v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianela Ciolfi Felice" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2984511.2984577" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702173" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Ramstein" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05237343v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/desi_a_00792" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240922v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05238801v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258381v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838119v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Poiroux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Pineau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Brul&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09459-y" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04953191v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322896v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916775v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14606925.2020.1762339" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05258243v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02218117v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3310276" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05240920v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322888v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891668v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231046v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04014975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01827014v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLS486" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>