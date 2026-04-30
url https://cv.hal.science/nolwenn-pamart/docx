--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -612,178 +612,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et toi, comment tu prends tes notes ?</w:t>
+                <w:t xml:space="preserve">La place de la mort dans la construction mémorielle de l’écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pamart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Grometto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de travail sur les modélisations textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire d’excellence en édition numérique, Université de Rouen; Marcello Vitali-Rosati; Tony Gheeraert; Antoine Fauchié; Edgar Lejeune; Giulia Ferretti, Mar 2025, Université de Rouen - Normandie, France</w:t>
+              <w:t xml:space="preserve">Séminaire jeunes chercheurs Les Morts, du trépas à la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Les Morts, May 2025, Visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156459v1</w:t>
+                <w:t xml:space="preserve">hal-05156484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la mort dans la construction mémorielle de l’écrivain</w:t>
+                <w:t xml:space="preserve">Et toi, comment tu prends tes notes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grometto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire jeunes chercheurs Les Morts, du trépas à la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Les Morts, May 2025, Visio-conférence, France</w:t>
+              <w:t xml:space="preserve">Journée de travail sur les modélisations textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire d’excellence en édition numérique, Université de Rouen; Marcello Vitali-Rosati; Tony Gheeraert; Antoine Fauchié; Edgar Lejeune; Giulia Ferretti, Mar 2025, Université de Rouen - Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156484v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pourtant Dürer lui a donné des ailes » : La Mélancolie ou le démon de Stagyre de Tinan</w:t>
               </w:r>
@@ -1283,51 +1283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="041F7ABA"/>
+    <w:nsid w:val="8CD4F3A8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1514,51 +1514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9063-7404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24886579X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/6153893606802291392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468714018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s414661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pamart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grometto" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156484v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/litterature/779-pauvretes-esthetiques-au-xixe-siecle-9782364414372.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11271-book-08535330-9782745353306.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9063-7404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24886579X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/6153893606802291392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468714018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s414661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pamart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grometto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/litterature/779-pauvretes-esthetiques-au-xixe-siecle-9782364414372.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11271-book-08535330-9782745353306.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>