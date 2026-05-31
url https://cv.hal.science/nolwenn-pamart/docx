--- v1 (2026-04-30)
+++ v2 (2026-05-31)
@@ -509,413 +509,538 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02463616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fabrique d'une femme illustre : circulation des discours ninonniens entre 1750 et 1790</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pourquoi le premier jeu de l'imitation n'a jamais été joué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Sokolov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Ferretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bouchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amérique du Nord et en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SEAA 17-18; SFEDS; Société d’Étude du XVIIe Siècle; ERIAC-UR 4705; CÉRÉdI-UR 3229; GRHis-UR 3831, Sep 2025, Rouen (Université de Rouen Normandie), France</w:t>
+              <w:t xml:space="preserve">Humanistica 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone des humanités numériques, May 2026, Paris, France. pp.8-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05283859v1</w:t>
+                <w:t xml:space="preserve">hal-05622678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place de la mort dans la construction mémorielle de l’écrivain</w:t>
+                <w:t xml:space="preserve">La Fabrique d'une femme illustre : circulation des discours ninonniens entre 1750 et 1790</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire jeunes chercheurs Les Morts, du trépas à la tombe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Les Morts, May 2025, Visio-conférence, France</w:t>
+              <w:t xml:space="preserve">Centre(s), marges, relégation aux XVIIe et XVIIIe siècles dans les îles britanniques, en Amérique du Nord et en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEAA 17-18; SFEDS; Société d’Étude du XVIIe Siècle; ERIAC-UR 4705; CÉRÉdI-UR 3229; GRHis-UR 3831, Sep 2025, Rouen (Université de Rouen Normandie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156484v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et toi, comment tu prends tes notes ?</w:t>
+                <w:t xml:space="preserve">La place de la mort dans la construction mémorielle de l’écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pamart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clara Grometto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de travail sur les modélisations textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chaire d’excellence en édition numérique, Université de Rouen; Marcello Vitali-Rosati; Tony Gheeraert; Antoine Fauchié; Edgar Lejeune; Giulia Ferretti, Mar 2025, Université de Rouen - Normandie, France</w:t>
+              <w:t xml:space="preserve">Séminaire jeunes chercheurs Les Morts, du trépas à la tombe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Les Morts, May 2025, Visio-conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156459v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pourtant Dürer lui a donné des ailes » : La Mélancolie ou le démon de Stagyre de Tinan</w:t>
+                <w:t xml:space="preserve">Et toi, comment tu prends tes notes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grometto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Mélancolie du savoir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mediapolis Europa; Biblioteca di Storia Moderna e Contemporanea; Mnemosyne; Presses Universitaires de Louvain, Dec 2024, Rome, Italie</w:t>
+              <w:t xml:space="preserve">Journée de travail sur les modélisations textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chaire d’excellence en édition numérique, Université de Rouen; Marcello Vitali-Rosati; Tony Gheeraert; Antoine Fauchié; Edgar Lejeune; Giulia Ferretti, Mar 2025, Université de Rouen - Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04813228v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pourtant Dürer lui a donné des ailes » : La Mélancolie ou le démon de Stagyre de Tinan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Pamart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Mélancolie du savoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mediapolis Europa; Biblioteca di Storia Moderna e Contemporanea; Mnemosyne; Presses Universitaires de Louvain, Dec 2024, Rome, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04813228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Guirlande de Célimène : les personnages du Misanthrope au miroir de la presse fin-de-siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’héritage de Molière: réécritures, traductions et représentations du Grand Siècle à l’âge contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03652392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -925,297 +1050,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esthétique de l’aliénation : malthusianisme et néo-malthusianisme au Mercure de France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Florence Gillard-Estrada; Florence Fix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pauvretés esthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-2-36441-437-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03549545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur quelques figures parisiennes dans l’œuvre de Jean de Tinan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Parisienne du Second Empire aux années folles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 190, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Romantisme et modernités, 9782745353306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02883648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Struggle for joy ! ». Les sciences biologiques dans l’oeuvre de Jean de Tinan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Pamart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">de Gruyter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature française et savoirs biologiques au XIXe siècle. Traduction, transmission, transposition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2019, 978-3-11-066582-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/9783110665833-011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId30"/>
+      <w:footerReference w:type="default" r:id="rId36"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1283,51 +1408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CD4F3A8"/>
+    <w:nsid w:val="023BF3BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1514,51 +1639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9063-7404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24886579X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/6153893606802291392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468714018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s414661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pamart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283859v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156484v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156459v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grometto" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813228v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652392v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549545v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/litterature/779-pauvretes-esthetiques-au-xixe-siecle-9782364414372.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11271-book-08535330-9782745353306.html" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463635v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-011" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nolwenn-pamart" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-9063-7404" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24886579X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/6153893606802291392" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000468714018" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s414661" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05386328v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Pamart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189757v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463616v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622678v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Schneider" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Malek" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Sokolov" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Ferretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bouchard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283859v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156484v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156459v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grometto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04813228v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03652392v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549545v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/litterature/779-pauvretes-esthetiques-au-xixe-siecle-9782364414372.html" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02883648v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11271-book-08535330-9782745353306.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110665833-011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>