--- v0 (2026-04-02)
+++ v1 (2026-05-20)
@@ -234,529 +234,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of mTOR signaling by genetic removal of p70 S6 Kinase 1 leads to anxiety-like behavior in mice</w:t>
+                <w:t xml:space="preserve">The atypical Rho GTPase Rnd2 is critical for dentate granule neuron development and anxiety-like behavior during adult but not neonatal neurogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Koehl</w:t>
+                <w:t xml:space="preserve">Thomas Kerloch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Ladeveze</w:t>
+                <w:t xml:space="preserve">Lou Bouit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caterina Catania</w:t>
+                <w:t xml:space="preserve">Marlène Maître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Cota</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Translational Psychiatry</w:t>
+              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41398-020-01187-5⟩</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01301-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03028754v2</w:t>
+                <w:t xml:space="preserve">hal-03028762v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The atypical Rho GTPase Rnd2 is critical for dentate granule neuron development and anxiety-like behavior during adult but not neonatal neurogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The temporal origin of dentate granule neurons dictates their role in spatial memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuria Masachs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kerloch</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Geoffrey Terral</w:t>
+                <w:t xml:space="preserve">Valerie Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01301-z⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 26 (12), pp.7130-7140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01276-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03028762v3</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03837215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The temporal origin of dentate granule neurons dictates their role in spatial memory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Baldwin interpretation of adult hippocampal neurogenesis: from functional relevance to physiopathology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 26 (12), pp.7130-7140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01276-x⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41380-021-01172-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03837215v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Baldwin interpretation of adult hippocampal neurogenesis: from functional relevance to physiopathology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Inhibition of mTOR signaling by genetic removal of p70 S6 Kinase 1 leads to anxiety-like behavior in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caterina Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Cota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maël Lemoine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Psychiatry</w:t>
+              <w:t xml:space="preserve">Translational Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41380-021-01172-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41398-020-01187-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03373479v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03028754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sox11 is an Activity-Regulated Gene with Dentate-Gyrus-Specific Expression Upon General Neural Activation</w:t>
               </w:r>
@@ -889,51 +889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mTORC1 pathway disruption abrogates the effects of the ciliary neurotrophic factor on energy balance and hypothalamic neuroinflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caterina Catania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Remus-Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Ladevèze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Neuropsychopharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (1), pp.189-98. </w:t>
@@ -1425,51 +1425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditional reduction of adult neurogenesis impairs bidirectional hippocampal synaptic plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Koelh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,51 +1732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Higueret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 3 (10), 10 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1802,415 +1802,533 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRITICAL ROLE OF ADULT-BORN DENTATE GRANULE NEURONS IN PATTERN COMPLETION</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hallmarks of healthy cognitive aging: inter-individual differences in aging trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Roullet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Koehl</w:t>
+                <w:t xml:space="preserve">Carl-Johan Boraxbekk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Delage</w:t>
+                <w:t xml:space="preserve">Gwenaelle Catheline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guillemot</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Carlos P Fitzsimons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05368444v1</w:t>
+                <w:t xml:space="preserve">hal-05607946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal stress programs behavioral pattern separation in adult mice</w:t>
+                <w:t xml:space="preserve">CRITICAL ROLE OF ADULT-BORN DENTATE GRANULE NEURONS IN PATTERN COMPLETION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Rajendran</w:t>
+                <w:t xml:space="preserve">Pascal Roullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Koehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M L Kaci</w:t>
+                <w:t xml:space="preserve">Pauline Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Ladeveze</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+                <w:t xml:space="preserve">François Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djoher Nora Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03811016v1</w:t>
+                <w:t xml:space="preserve">hal-05368444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prenatal stress programs behavioral pattern separation in adult mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Rajendran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M L Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Ladeveze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D N Abrous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Koehl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Time-dependent roles of adolescent- and adult-born dentate granule neurons in spatial learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuria Masachs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Farrugia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilfrid Mazier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2357,51 +2475,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Palhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Presset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03286-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028754v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladeveze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Catania" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Nora Abrous" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01187-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028762v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerloch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bouit" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01301-z" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837215v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Masachs" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01276-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373479v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehl" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01172-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia von Wittgenstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Wittmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Anna Balta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Ferrazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remus-Borel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.03.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0586" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Han" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kesner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Metna-Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Duan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.01.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S146114571100188X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Massa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koelh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wiesner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Grosjean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016928108" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00419960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mouthon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivo-Marin Jean-Christophe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Touyarot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Higueret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003487" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368444v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roullet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811016v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rajendran" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kaci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladeveze" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Abrous" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Mazier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368449v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Charrier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Farrugia" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Palhol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Presset" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-025-03286-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028762v3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kerloch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Bouit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Ma&#238;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Terral" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01301-z" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837215v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Masachs" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Lemaire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01276-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373479v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djoher Nora Abrous" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Koehl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41380-021-01172-4" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028754v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladeveze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caterina Catania" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Cota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-020-01187-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03028758v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia von Wittgenstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Zheng" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Theres Wittmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elli-Anna Balta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvia Ferrazzi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhz338" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621706v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Andre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Remus-Borel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leste-Lasserre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbi.2018.03.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608609v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Guzman-Quevedo" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Clark" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2337/db16-0586" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160047v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Han" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Kesner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Metna-Laurent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Duan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Xu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2012.01.037" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00739720v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gibon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Deloulme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chevallier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S146114571100188X" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990075v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Massa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koelh" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theresa Wiesner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelle Grosjean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1016928108" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00419960v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lazarini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Mouthon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gheusi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice de Chaumont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivo-Marin Jean-Christophe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007017" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662374v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Touyarot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Alfos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pallet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Higueret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003487" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05607946v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl-Johan Boraxbekk" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Catheline" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos P Fitzsimons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368444v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roullet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delage" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811016v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rajendran" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L Kaci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Ladeveze" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D N Abrous" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989053v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Mazier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>