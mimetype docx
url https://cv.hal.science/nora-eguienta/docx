--- v0 (2026-03-04)
+++ v1 (2026-05-12)
@@ -224,336 +224,418 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que compter veut dire en situation impériale et coloniale, xix e - xx e siècle</w:t>
+                <w:t xml:space="preserve">Les jardins d’enfants (19 e -20 e siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, N° 167 (3), pp.175-179. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/vin.167.0175⟩</w:t>
+              <w:t xml:space="preserve">, 2026, N° 168 (4), pp.227-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/vin.168.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447507v1</w:t>
+                <w:t xml:space="preserve">hal-05596160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edenz Maurice , Les Enseignants et la politisation de la Guyane, 1946-1970. L’émergence de la gauche guyanaise, Matoury, Ibis Rouge, 2014, 158 p., ISBN 978-2-84450-437-1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Ce que compter veut dire en situation impériale et coloniale, xix e - xx e siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Auriole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naomi Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, n° 72 (2), pp.154-155. </w:t>
+              <w:t xml:space="preserve">20 &amp; 21. Revue d'histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, N° 167 (3), pp.175-179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0155⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/vin.167.0175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707258v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Edenz Maurice , Les Enseignants et la politisation de la Guyane, 1946-1970. L’émergence de la gauche guyanaise, Matoury, Ibis Rouge, 2014, 158 p., ISBN 978-2-84450-437-1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Eguienta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 72 (2), pp.154-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhmc.712.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Immigrants of BUMIDOM and Their Resistance to Employment Assignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pattieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Women's History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35 (3), pp.103-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1353/jowh.2023.a905192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -563,650 +645,650 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire l’histoire des institutrices de l’école primaire laïque en Martinique : prosopographie, usage des dossiers de carrière et enjeux méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soirée jeunes chercheuses et jeunes chercheurs de l'ATRHE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ATRHE - Association Transdisciplinaire pour les Recherches Historiques sur l'Éducation; Willy Hugedet, Jun 2025, Visio Conférence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que signifie la France pour les populations coloniales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rendez-vous de l'histoire de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05418447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making school: Women teachers in secular primary schools in Martinique from the 1920 to the 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HEDSS - International History of Education PhD Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, VID Specialized University: Transloyalties in History and Citizenship Education (TranCit); University of Oslo: Curriculum, leadership and educational governance (CLEG); University of Oslo: Humanities Studies in Education (HumStud) research group, Jun 2025, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un métier féminin ? Invisibilisation, disparités professionnelles et enjeux de pouvoir au sein de l’Instruction publique en Martinique dans le premier XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Genre et Sociétés 2024-2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Axe Genre et Sociétés – LARHRA; Pascale Barthélemy; Lydia Hadj-Ahmed, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La section martiniquaise du Syndicat national des institutrices et instituteurs publics de France et la question de l’école en contexte colonial et départemental (années 1920 – années 1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écoles et altérités. perspectives impériales et post-impériales sur le cas français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sébastien LE MOING; Etienne SMITH; Centre Émile Durkheim, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retracer le parcours des institutrices de l’école primaire laïque en Martinique : quels enjeux méthodologiques face à de multiples trajectoires professionnelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire en sciences de l'éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer la formation enseignante après la Seconde Guerre mondiale en Martinique : entre restauration et/ou innovation, le cas de l’École normale de Croix-Rivail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovation, réforme, expérimentation en éducation : perspectives historiques (XVIIe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Youenn Michel; Marie Vergnon; Association transdisciplinaire de recherches en histoire de l’éducation (ATRHE); Centre de recherche normand en éducation en formation (CIRNEF), Jun 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les institutrices de l’école primaire laïque en Martinique (années 1920 – années 1960) : quels enjeux historiographiques pour l’étude d’un groupe professionnel et social dans une « vieille colonie » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier Actualité de la recherche sur les mondes coloniaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julie Marquet; Florence Renucci, May 2024, Aix- en- Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04613979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La couleur de l’enseignement au XXe siècle : la question raciale est-elle présente dans le système scolaire public en Martinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Annual Meeting of the French Colonial Historical Society - 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, French Colonial Historical Society, May 2023, Fort-de-France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1216,116 +1298,116 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being a Black Antillean Woman, I, Too, Am France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Eguienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Msia Kibona Clark; Wunpini Fatimata Mohammed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">African Women in Digital Spaces: Redefining Social Movements on the Continent and in the Diaspora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mkuki na Nyota Publishers Ltd, pp.35-41, 2023, 978 9987 753 81 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId31"/>
+      <w:footerReference w:type="default" r:id="rId33"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1393,51 +1475,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8764A386"/>
+    <w:nsid w:val="3762075B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1624,51 +1706,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nora-eguienta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5274-9848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250202433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39160789738702681269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447507v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Auriole" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Bell" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eguienta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.167.0175" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707258v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0155" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pattieu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jowh.2023.a905192" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138124v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418447v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138147v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613962v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05138099v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613990v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613979v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314109v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378398v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nora-eguienta" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-5274-9848" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/250202433" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/39160789738702681269" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eguienta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.168.0227" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Auriole" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naomi Bell" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.167.0175" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707258v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.712.0155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314061v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pattieu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/jowh.2023.a905192" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138124v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05418447v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138118v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613962v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05138099v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613990v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04613979v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314109v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378398v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>