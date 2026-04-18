--- v0 (2026-03-23)
+++ v1 (2026-04-18)
@@ -66,4052 +66,1673 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
-[...2377 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">collectif GéoXXI. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, pp 345-347, 2025, 978-2-271-15540-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05518684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends of urban mobility systems in the Global South. The case of African cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Baffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lucy Budd, Stephen Ison, Maria Attard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Sustainable Urban Transport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 228-241, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05518669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport in Africa: Between Global Influences and Local Know-how</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Peyroux et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change, chapter 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp 103-120, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Logistics in The Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jason Monios; Lucy Budd; Stephen Ison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Urban Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-363, 2023, 9781003241478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003241478-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports en Afrique : entre influences mondialisées et savoir-faire locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Théories, approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1-78405-876-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In. Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.367-368, 2020, 978 2  86906 750 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In. Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.277-278, 2020, 978 2 86906 750 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armelle Choplin; Nora Marei; Olivier Pliez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique du Sahel et du Sahara à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.20-36, 2017, Clefs concours. Géographie, 978-2-35030-454-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexions routières au Sahara : des projets face aux incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Choplin A. (dir.); Mareï N. (dir.); Pliez O. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Afrique du Sahel et du Sahara à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp. 109-111, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03937200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexions routières au Sahara : des projets face aux incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlier, J. (Ed.); De Meyer, C. (Ed.); Paelinck, H. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interoceanic Canals and World Seaborne Trade: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal academy for overseas, pp.109-120, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canal de Suez à l’heure de la conteneurisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interoceanic Canals and World Seaborne Trade: Past, Present and Future}, Royal academy for overseas sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux portes de l’Union européenne, des détroits sous haute surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chauveau E. (Coord.); Pourinet L. (Coord.); Guillaume J. (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APML : Les risques littoraux et maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, LETG Nantes Géolittomer, pp. 64-65, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regionalization of maritime networks: Evidence from a comparative analysis of maritime basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.330-350, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regionalization of maritime networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime networks, Spatial structures and time dynamics, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, p.330-349, 2015, Routledge Studies in Transport Analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les détroits internationaux, goulots d’étranglement ou poumons des échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Dunod, p.208-225, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibraltar, un passage de plus en plus dangereux,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Woessner R. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COP 21 - Déprogrammer l'apocalypse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Atlande, p.84-87, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques littoraux et maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LETG Nantes Géolittomer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APML : Les risques littoraux et maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.64-, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des passages maritimes aux territoires marins : le détroit de Gibraltar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume J. (ed.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces maritimes et territoires marins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Ellipses, p.213-220, 2015, 9782340002739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de l’Afrique maritime et portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond Woessner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des Mers et des Océans,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Atlande, p.294-299, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4121,275 +1742,2654 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05233708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un Monde de régions ? Echanges et croisements disciplinaires sur l’intégration régionale dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Beckouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Calmes Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Georgakakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Regnault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[0] Collège international des sciences territoriales (CIST); Laboratoire d'excellence (LabEx) DynamiTe; UMR Prodig. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02411544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes d’Afrique du Nord dans l’accélération de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 469, pp.66 -72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05518818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanger-Med, le territoire à l’épreuve du réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le Nord du Maroc. Intégration, inégalités et résistances, 34, pp.4608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.4608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nord du Maroc. Intégration, inégalités et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Iraki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.4138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Complementarity between Dhow Shipping Networks and Standard Shipping Lines in the Gulfs of Persia, Oman and Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Lendjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global South countries: The dark side of city logistics. Dualisation vs Bipolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.150-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2020.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Regionalization Processes and (Macro)-Regional Integration. In Favor of Generalization in Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.43433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une perspective urbaine de la régionalisation du monde : Tanger, métropole (eur)africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Wippel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.43518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques territoriales et évolution des registres d’action de l’Etat au Maroc : une entrée par la logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.5970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la route des métropoles logistiques du Sud. L'exemple de Casablanca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosso, fenêtre sur une Afrique mondialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aem.001.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02092918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made in China, Sold in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Afrique du Nord et de l’Ouest, les relations transsahariennes à un moment charnière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (2), pp. 239-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demain, un tunnel sous le détroit de Gibraltar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La mondialisation à toute vitesse. Géostratégie de la mobilité, 69, pp 26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation des transports en Afrique : vers des systèmes à plusieurs vitesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Nouvelle Afrique, 90, pp 27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation des transports en Afrique : vers des systèmes à plusieurs vitesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp. 27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes et marchés ouest-africains. Les circulations transnationales du made in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionalisation entre Maghreb et Afrique de l'ouest : regard géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hors-série - Transformations</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01506615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circulations mondialisées en Afrique : promotion, adaptation et contournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01686231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations in e-grocery and logistics solutions for cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seidel Saskia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, p. 825-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser le détroit de Gibraltar et perpétuer un voyage rituel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La photo qui transporte, 8, p.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01718644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et lieux du e-commerce alimentaire : Nouvelles logistiques, nouvelles mobilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30-1/2, pp.119-138. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...9 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détroit de Gibraltar, espace de transit et espace de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01718656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration économique de la Méditerranée par les réseaux maritimes et portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Intégration(s) en Méditerranée, 220 (2), pp.13-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/machr.220.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">halshs-05233708v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu du transport.Tanger-Med, un port eurafricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, p.133-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Monde de régions ? Echanges et croisements disciplinaires sur l’intégration régionale dans le monde</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géotransports 2013 Transport et développement des territoires n° 1-2 Le détroit de Gibraltar, des réseaux mondiaux aux enjeux locaux de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2, p.205-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Pierre Beckouche</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le détroit de Gibraltar pour figurer l'entre-deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Calmes Brunet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://belgeo.revues.org/10632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détroit de Gibraltar dans la mondialisation des transports maritimes. Capter les circulations marchandes pour créer du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, 37 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henri Regnault</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02411544v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.12919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4407,51 +4407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complementarity between Dhow Shipping Networks and Standard Shipping Lines in the Gulfs of Persia, Oman and Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Lendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4482,64 +4482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Afrique du Nord et de l’Ouest, les relations transsahariennes à un moment charnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4557,51 +4557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,51 +4720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration régionale dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mareï, N. (Dir.); Richard. Y. (Dir.). , 4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4782,64 +4782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et marginalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernier, Xavier (dir.); Lombard, Jérôme (coord.); Mareï, Nora (coord.); Sutton, Kevin (coord.); Zembri, Pierre ( coord.). Presses Universitaires de Rennes, 274 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4857,64 +4857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de la régionalisation du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 352 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,77 +4932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique du Sahel et du Sahara à la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 236 p., 2017, Clefs-Concours Géographie des territoires, 978-2-35030-454-0</w:t>
             </w:r>
           </w:p>
@@ -5065,64 +5065,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubaï, a hub for Dhow shipping? Study of the connectivity between standardized networks and local networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Lendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Maritime Economists (IAME) 2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5141,329 +5141,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02387200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Commerces, mobilités et places marchandes entre Dakar et Casablanca. Vers un espace commercial transnational ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">55ème colloque de l’ASRDLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La logistique, enjeu de politiques publiques au Sud. L'exemple marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Debrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01861650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade, mobilities and marketplaces from Casablanca to West Africa. Towards a transnational commercial space?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Annual Congress of DAVO (German Middle East Studies Association for Contemporary Research and Documentation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Frankfurt am Main, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02092816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...26 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Afrique du Nord et de l'Ouest, les relations transsahariennes à un moment charnière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique du Sahel et du Sahara à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5501,90 +5501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online food and grocery shopping: New logistics, new mobilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Geographers (AAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5609,64 +5609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuler vite, vivre mieux en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,502 +5698,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E-grocery and Promotion of Innovative Logistics Solutions for Cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th International Conference on City Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Tenerife, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E-grocery and different logistics solutions, Freight Transport and Logistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NECTAR Cluster 3 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Algarve, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuler vite : vivre mieux ? Mobilité et développement vus d’Afrique,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihé Néya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études Mondialisation et nouvelles dynamiques Sud/Sud. Le développement en question</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRD, Oct 2015, Bondy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanger-Med, port eurafricain entre mondialisation et enracinement territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Afrique des / en réseaux, 3ème rencontres des études africaines en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux territoriaux des dispositifs logistiques contemporains entre Maghreb et Afrique de l’Ouest, Afrique Atlantique : pour une nouvelle lecture de l’Afrique dans la mondialisation maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">premier atelier-séminaire, IFAN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247135v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking maritime regions in globalisation</w:t>
               </w:r>
@@ -6261,51 +6261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux mondiaux et développements locaux de la Méditerranée maritime et portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International DevPort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6343,51 +6343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean basin between global and regional integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Maritime Economists (IAME) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Norfolk, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6425,51 +6425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée dans la mondialisation des échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration(s) en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO (Espace et Société); Centre d’excellence Jean Monnet de Rennes, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6488,342 +6488,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les mobilités saisonnières du détroit de Gibraltar : une histoire d’immigration, des histoires de mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobilités et requalifications des lieux et des territoires,5èmes Rendez-vous de Géographie culturelle, Ethnologie et Etudes culturelles en Languedoc-Roussillon, Université de Nîmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Enjeux de la sûreté et de la sécurité maritime sur une mer agitée : la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khansa Lagdami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque MARISK 2011, 4ème Forum International sur la prévention des Risques Maritimes et Portuaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Suez Canal in the Container Era</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Guillaume</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interoceanic Canals and World Seaborne Trade : Past, Present and Future,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal academy for overseas sciences; Port of Antwerp ; Permanent International Association for Navigation Congresses, Jun 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Strait of Gibraltar : New Challenges around a Strategic Checkpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interoceanic Canals and World Seaborne Trade : Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal academy for overseas sciences; Port of Antwerp ; Permanent International Association for Navigation Congresses, Jun 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247212v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolución multitemporal (1780-2009) de dos bahías con fuertes presiones antrópicas:</w:t>
               </w:r>
@@ -6923,51 +6923,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminalisation, spécialisation et enjeux logistiques des ports africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7319,51 +7319,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378789v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4138" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Lendjel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.11.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wippel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5970" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dim&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.001.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881609v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936485v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920553v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506615v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10313" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2DCN6WJH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Seidel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidel Saskia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.02.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359163v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0011" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245637v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Sustainable-Urban-Transport/Budd-Ison-Attard/p/book/9781032545684" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003241478-31/urban-logistics-global-south-nora-mare%C3%AF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003241478-31" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-des-territoires/529-l-afrique-du-sahel-et-du-sahara-a-la-mediterranee-9782350304540.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374950v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245718v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245709v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245653v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245757v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247140v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247317v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sih&#233; N&#233;ya" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247319v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Lagdami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Sustainable-Urban-Transport/Budd-Ison-Attard/p/book/9781032545684" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003241478-31/urban-logistics-global-south-nora-mare%C3%AF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003241478-31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-des-territoires/529-l-afrique-du-sahel-et-du-sahara-a-la-mediterranee-9782350304540.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4608" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Lendjel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43433" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wippel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5970" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dim&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.001.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2DCN6WJH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidel Saskia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.02.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Seidel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2349" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sih&#233; N&#233;ya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Lagdami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>