--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -66,1673 +66,4052 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes d’Afrique du Nord dans l’accélération de la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 469, pp.66 -72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05518818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanger-Med, le territoire à l’épreuve du réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Piveteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le Nord du Maroc. Intégration, inégalités et résistances, 34, pp.4608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.4608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Nord du Maroc. Intégration, inégalités et résistances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Iraki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/emam.4138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04378829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Complementarity between Dhow Shipping Networks and Standard Shipping Lines in the Gulfs of Persia, Oman and Aden</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Lendjel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03508922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global South countries: The dark side of city logistics. Dualisation vs Bipolarisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.150-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tranpol.2020.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03094015v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Global Regionalization Processes and (Macro)-Regional Integration. In Favor of Generalization in Geography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.43433⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une perspective urbaine de la régionalisation du monde : Tanger, métropole (eur)africaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Wippel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.43518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03000740v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques territoriales et évolution des registres d’action de l’Etat au Maroc : une entrée par la logistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.5970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02194807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur la route des métropoles logistiques du Sud. L'exemple de Casablanca</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02061438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosso, fenêtre sur une Afrique mondialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afrique(s) en Mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aem.001.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02092918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Made in China, Sold in West Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02356245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation des transports en Afrique : vers des systèmes à plusieurs vitesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La Nouvelle Afrique, 90, pp 27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transformation des transports en Afrique : vers des systèmes à plusieurs vitesses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp. 27-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03936485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sur les routes et marchés ouest-africains. Les circulations transnationales du made in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mamadou Dimé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01920553v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Demain, un tunnel sous le détroit de Gibraltar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">France Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La mondialisation à toute vitesse. Géostratégie de la mobilité, 69, pp 26-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01881609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Afrique du Nord et de l’Ouest, les relations transsahariennes à un moment charnière.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de l'Association de géographes français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 95 (2), pp. 239-258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03937088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les circulations mondialisées en Afrique : promotion, adaptation et contournement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01686231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régionalisation entre Maghreb et Afrique de l'ouest : regard géographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interventions Economiques : Papers in Political Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Hors-série - Transformations</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01506615v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverser le détroit de Gibraltar et perpétuer un voyage rituel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, La photo qui transporte, 8, p.118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01718644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pratiques et lieux du e-commerce alimentaire : Nouvelles logistiques, nouvelles mobilités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Belton Chevallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30-1/2, pp.119-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01427405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations in e-grocery and logistics solutions for cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seidel Saskia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12, p. 825-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2016.02.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01400561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détroit de Gibraltar, espace de transit et espace de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">M@ppemonde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01718656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieu du transport.Tanger-Med, un port eurafricain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, p.133-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géotransports 2013 Transport et développement des territoires n° 1-2 Le détroit de Gibraltar, des réseaux mondiaux aux enjeux locaux de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1-2, p.205-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intégration économique de la Méditerranée par les réseaux maritimes et portuaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maghreb-Machrek</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Intégration(s) en Méditerranée, 220 (2), pp.13-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/machr.220.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01359163v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le détroit de Gibraltar pour figurer l'entre-deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, http://belgeo.revues.org/10632</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00923786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le détroit de Gibraltar dans la mondialisation des transports maritimes. Capter les circulations marchandes pour créer du développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19, 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.12919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trends of urban mobility systems in the Global South. The case of African cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Baffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lucy Budd, Stephen Ison, Maria Attard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Routledge Handbook of Sustainable Urban Transport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 228-241, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05518669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Savy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">collectif GéoXXI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, pp 345-347, 2025, 978-2-271-15540-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05518684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transport in Africa: Between Global Influences and Local Know-how</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Peyroux et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Development and Territorial Restructuring in an Era of Global Change, chapter 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE, pp 103-120, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban Logistics in The Global South</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jason Monios; Lucy Budd; Stephen Ison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Urban Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routledge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.351-363, 2023, 9781003241478. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4324/9781003241478-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04378724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transports en Afrique : entre influences mondialisées et savoir-faire locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement, changements globaux et dynamiques des territoires. Théories, approches et perspectives de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 978-1-78405-876-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In. Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.367-368, 2020, 978 2  86906 750 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">In. Florin B., Madoeuf A., Sanmartin O., Stadnicki R., Troin F. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abécédaire de la ville au Maghreb et au Moyen-Orient.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.277-278, 2020, 978 2 86906 750 9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03094160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armelle Choplin; Nora Marei; Olivier Pliez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique du Sahel et du Sahara à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.20-36, 2017, Clefs concours. Géographie, 978-2-35030-454-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01976353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexions routières au Sahara : des projets face aux incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Choplin A. (dir.); Mareï N. (dir.); Pliez O. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Afrique du Sahel et du Sahara à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp. 109-111, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03937200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connexions routières au Sahara : des projets face aux incertitudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlier, J. (Ed.); De Meyer, C. (Ed.); Paelinck, H. (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interoceanic Canals and World Seaborne Trade: Past, Present and Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Royal academy for overseas, pp.109-120, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le canal de Suez à l’heure de la conteneurisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Charlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Interoceanic Canals and World Seaborne Trade: Past, Present and Future}, Royal academy for overseas sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The regionalization of maritime networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Ducruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maritime networks, Spatial structures and time dynamics, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, p.330-349, 2015, Routledge Studies in Transport Analysis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les détroits internationaux, goulots d’étranglement ou poumons des échanges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie des mers et des océans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Dunod, p.208-225, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01245709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aux portes de l’Union européenne, des détroits sous haute surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chauveau E. (Coord.); Pourinet L. (Coord.); Guillaume J. (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APML : Les risques littoraux et maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7, LETG Nantes Géolittomer, pp. 64-65, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01718354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The regionalization of maritime networks: Evidence from a comparative analysis of maritime basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">César Ducruet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Maritime Networks. Spatial Structures and Time Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge Studies in Transport Analysis, pp.330-350, 2015, 9781138911253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01374950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibraltar, un passage de plus en plus dangereux,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Woessner R. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COP 21 - Déprogrammer l'apocalypse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Atlande, p.84-87, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques littoraux et maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LETG Nantes Géolittomer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">APML : Les risques littoraux et maritimes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p.64-, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des passages maritimes aux territoires marins : le détroit de Gibraltar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillaume J. (ed.) </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces maritimes et territoires marins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Ellipses, p.213-220, 2015, 9782340002739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama de l’Afrique maritime et portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Raymond Woessner. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie des Mers et des Océans,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions Atlande, p.294-299, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01245757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1742,2654 +4121,275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture 2025 - Section 39 Espaces, territoires, sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice von Hirschhausen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Bahers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Bal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Bognon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cnrs. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05233708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un Monde de régions ? Echanges et croisements disciplinaires sur l’intégration régionale dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Beckouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Calmes Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georgakakis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Regnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Collège international des sciences territoriales (CIST); Laboratoire d'excellence (LabEx) DynamiTe; UMR Prodig. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02411544v1</w:t>
-              </w:r>
-[...2377 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4407,51 +4407,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complementarity between Dhow Shipping Networks and Standard Shipping Lines in the Gulfs of Persia, Oman and Aden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Lendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4482,64 +4482,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre Afrique du Nord et de l’Ouest, les relations transsahariennes à un moment charnière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4557,51 +4557,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Bara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4720,51 +4720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intégration régionale dans le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mareï, N. (Dir.); Richard. Y. (Dir.). , 4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4782,64 +4782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités et marginalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernier, Xavier (dir.); Lombard, Jérôme (coord.); Mareï, Nora (coord.); Sutton, Kevin (coord.); Zembri, Pierre ( coord.). Presses Universitaires de Rennes, 274 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4857,64 +4857,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire de la régionalisation du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Pierrick Gérald Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Atlande, 352 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4932,77 +4932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Afrique du Sahel et du Sahara à la Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Choplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pliez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 236 p., 2017, Clefs-Concours Géographie des territoires, 978-2-35030-454-0</w:t>
             </w:r>
           </w:p>
@@ -5065,64 +5065,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubaï, a hub for Dhow shipping? Study of the connectivity between standardized networks and local networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Lendjel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Maritime Economists (IAME) 2019 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5141,329 +5141,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02387200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La logistique, enjeu de politiques publiques au Sud. L'exemple marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Debrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Francophones Transport Mobilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01861650v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trade, mobilities and marketplaces from Casablanca to West Africa. Towards a transnational commercial space?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bouhali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th Annual Congress of DAVO (German Middle East Studies Association for Contemporary Research and Documentation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Frankfurt am Main, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02092816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Commerces, mobilités et places marchandes entre Dakar et Casablanca. Vers un espace commercial transnational ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bouhali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">55ème colloque de l’ASRDLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01881672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...108 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Afrique du Nord et de l'Ouest, les relations transsahariennes à un moment charnière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ninot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Afrique du Sahel et du Sahara à la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5501,90 +5501,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online food and grocery shopping: New logistics, new mobilities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Aguiléra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Belton-Chevallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Seidel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association of American Geographers (AAG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5609,64 +5609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuler vite, vivre mieux en Afrique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5698,502 +5698,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tanger-Med, port eurafricain entre mondialisation et enracinement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Afrique des / en réseaux, 3ème rencontres des études africaines en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-grocery and different logistics solutions, Freight Transport and Logistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saskia Seidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Blanquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NECTAR Cluster 3 Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Algarve, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuler vite : vivre mieux ? Mobilité et développement vus d’Afrique,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihé Néya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études Mondialisation et nouvelles dynamiques Sud/Sud. Le développement en question</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRD, Oct 2015, Bondy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux territoriaux des dispositifs logistiques contemporains entre Maghreb et Afrique de l’Ouest, Afrique Atlantique : pour une nouvelle lecture de l’Afrique dans la mondialisation maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ninot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">premier atelier-séminaire, IFAN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Dakar, Sénégal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E-grocery and Promotion of Innovative Logistics Solutions for Cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saskia Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Blanquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on City Logistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Tenerife, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247104v1</w:t>
-              </w:r>
-[...378 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rethinking maritime regions in globalisation</w:t>
               </w:r>
@@ -6261,51 +6261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux mondiaux et développements locaux de la Méditerranée maritime et portuaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International DevPort</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6343,51 +6343,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Mediterranean basin between global and regional integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Association of Maritime Economists (IAME) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Norfolk, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6425,51 +6425,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée dans la mondialisation des échanges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">César Ducruet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intégration(s) en Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO (Espace et Société); Centre d’excellence Jean Monnet de Rennes, Oct 2013, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6488,342 +6488,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enjeux de la sûreté et de la sécurité maritime sur une mer agitée : la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khansa Lagdami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque MARISK 2011, 4ème Forum International sur la prévention des Risques Maritimes et Portuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Suez Canal in the Container Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interoceanic Canals and World Seaborne Trade : Past, Present and Future,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal academy for overseas sciences; Port of Antwerp ; Permanent International Association for Navigation Congresses, Jun 2012, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247306v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Strait of Gibraltar : New Challenges around a Strategic Checkpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Mareï</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interoceanic Canals and World Seaborne Trade : Past, Present and Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Royal academy for overseas sciences; Port of Antwerp ; Permanent International Association for Navigation Congresses, Jun 2012, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01247212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les mobilités saisonnières du détroit de Gibraltar : une histoire d’immigration, des histoires de mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilités et requalifications des lieux et des territoires,5èmes Rendez-vous de Géographie culturelle, Ethnologie et Etudes culturelles en Languedoc-Roussillon, Université de Nîmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247188v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">halshs-01247212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolución multitemporal (1780-2009) de dos bahías con fuertes presiones antrópicas:</w:t>
               </w:r>
@@ -6862,200 +6862,294 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ColacMarCuba2009, XIII Congreso Latinoamericano de Ciencias del Mar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, La Havane, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00437173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Image (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre Europe et Afrique, le détroit de Gibraltar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Marei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Tanger, Morocco. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terminalisation, spécialisation et enjeux logistiques des ports africains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Marei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01720376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Méditerranée sous le regard de la conteneurisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7065,114 +7159,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le détroit de Gibraltar, Porte du Monde, Frontière de l'Europe : Analyse et perspectives de territorialité d'un espace de transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Mareï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nantes, 2012. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00770440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId149"/>
+      <w:footerReference w:type="default" r:id="rId150"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7319,51 +7413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518669v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Sustainable-Urban-Transport/Budd-Ison-Attard/p/book/9781032545684" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378760v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003241478-31/urban-logistics-global-south-nora-mare%C3%AF" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003241478-31" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927096v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094179v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094160v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976353v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-des-territoires/529-l-afrique-du-sahel-et-du-sahara-a-la-mediterranee-9782350304540.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937200v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718285v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718312v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charlier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718354v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374950v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245718v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245653v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245757v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4608" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378829v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4138" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508922v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Lendjel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094015v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.11.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000703v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43433" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000740v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wippel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43518" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5970" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061438v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092918v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dim&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.001.0093" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356245v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937088v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881609v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920553v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506615v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10313" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2DCN6WJH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400561v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidel Saskia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.02.035" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718644v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Seidel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2349" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359163v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245647v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247098v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12919" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861650v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092816v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247104v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sih&#233; N&#233;ya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247319v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247135v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247188v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247111v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Lagdami" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247306v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillaume" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247212v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720376v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247092v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770440v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Mare&#239;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378789v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Piveteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4608" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378829v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Iraki" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/emam.4138" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03508922v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Lendjel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094015v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Savy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tranpol.2020.11.001" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000703v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Pierrick G&#233;rald Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43433" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03000740v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wippel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.43518" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02194807v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Debrie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.5970" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061438v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Marei" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092918v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamadou Dim&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bouhali" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aem.001.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02356245v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936485v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01920553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881609v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937088v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01686231v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chauvin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10313" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-2DCN6WJH-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01506615v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427405v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton Chevallier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Blanquart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saskia Seidel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2349" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400561v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seidel Saskia" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2016.02.035" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245637v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245647v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359163v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Ducruet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr.220.0011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00923786v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247098v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12919" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518669v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Baffi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Routledge-Handbook-of-Sustainable-Urban-Transport/Budd-Ison-Attard/p/book/9781032545684" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05518684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378760v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04378724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/chapters/edit/10.4324/9781003241478-31/urban-logistics-global-south-nora-mare%C3%AF" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003241478-31" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927096v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03094160v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01976353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pliez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-des-territoires/529-l-afrique-du-sahel-et-du-sahara-a-la-mediterranee-9782350304540.html" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03937200v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718285v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718312v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Charlier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245718v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245709v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01718354v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01374950v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245653v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245691v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245757v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05233708v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice von Hirschhausen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Bahers" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Bal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02411544v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Beckouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Calmes Brunet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georgakakis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Regnault" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03024112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02020227v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03027853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02049168v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881543v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01947304v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02387200v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-01861650v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01881672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01719254v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01418689v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguil&#233;ra" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Belton-Chevallier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247319v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247317v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sih&#233; N&#233;ya" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247135v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247169v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247173v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247176v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247111v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khansa Lagdami" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Guillaume" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247212v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247188v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00437173v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05604312v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720376v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00770440v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>