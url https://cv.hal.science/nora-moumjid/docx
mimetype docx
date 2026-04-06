--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -276,51 +276,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -393,4162 +393,4296 @@
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaëlle Testud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.272989X251407617. </w:t>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0272989X251407617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Comparative Evaluation of a Training Program Dedicated to Cystic Fibrosis Reference Centers: Protocol for the Pilot Implementation of Shared Decision-Making in the Treatment of Diabetes in Adult Patients With Cystic Fibrosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adolescents and young adults with predominantly low grade primary central nervous system tumors: patient reported socioeconomic outcomes and health-related quality of life ten years after diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Gotte</w:t>
+                <w:t xml:space="preserve">Thomas Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Hommey</w:t>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Poupon Bourdy</w:t>
+                <w:t xml:space="preserve">Sonia Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+                <w:t xml:space="preserve">Mazen Kallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/62931⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 177 (1), pp.32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11060-026-05472-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04936142v1</w:t>
+                <w:t xml:space="preserve">hal-05553991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Cancer Prevention Strategy: the Viewpoint of the Leon Berard Comprehensive Cancer Center Lyon, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Fervers</w:t>
+                <w:t xml:space="preserve">Mixed Comparative Evaluation of a Training Program Dedicated to Cystic Fibrosis Reference Centers: Protocol for the Pilot Implementation of Shared Decision-Making in the Treatment of Diabetes in Adult Patients With Cystic Fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Pérol</w:t>
+                <w:t xml:space="preserve">Constance Gotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lasset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
+                <w:t xml:space="preserve">Sophie Hommey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Vidican</w:t>
+                <w:t xml:space="preserve">Stéphanie Poupon Bourdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1158/1940-6207.capr-23-0386⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.e62931. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/62931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04646439v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do a Clinical Practice Guideline Facilitate Shared Decision‐Making? Development of a French Assessment Tool Using the Delphi Consensus Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Integrated Cancer Prevention Strategy: the Viewpoint of the Leon Berard Comprehensive Cancer Center Lyon, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alienor Daron</w:t>
+                <w:t xml:space="preserve">Beatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luke Harper</w:t>
+                <w:t xml:space="preserve">Olivia Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Philippe Joseph</w:t>
+                <w:t xml:space="preserve">Christine Lasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anik Giguere</w:t>
+                <w:t xml:space="preserve">Pauline Vidican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+              <w:t xml:space="preserve">Cancer Prevention Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (4), pp.133 - 140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/hsc/5529258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1158/1940-6207.capr-23-0386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04907670v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health democracy, ethics and the end of life: What are the challenges for shared decision making?</w:t>
+                <w:t xml:space="preserve">Do a Clinical Practice Guideline Facilitate Shared Decision‐Making? Development of a French Assessment Tool Using the Delphi Consensus Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Blot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
+                <w:t xml:space="preserve">Yves-Marie Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Carretier</w:t>
+                <w:t xml:space="preserve">Alienor Daron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Marsico</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luke Harper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Philippe Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anik Giguere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine Palliative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.007⟩</w:t>
+              <w:t xml:space="preserve">Health and Social Care in the Community</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/hsc/5529258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615923v1</w:t>
+                <w:t xml:space="preserve">hal-04907670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Informing decision makers about public preferences for different modalities of cancer treatment in the Rhône–Alps region in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amiram Gafni</w:t>
+                <w:t xml:space="preserve">Health democracy, ethics and the end of life: What are the challenges for shared decision making?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Marsico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0266462322000599⟩</w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22 (6), pp.295-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2023.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04936140v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Shared decision-making: ethical issues].</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Blot</w:t>
+                <w:t xml:space="preserve">Informing decision makers about public preferences for different modalities of cancer treatment in the Rhône–Alps region in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0266462322000599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937302v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04936140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers et freins à la prise de décision partagée en France en 2021 : enquête nationale auprès des patients atteints de cancer</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fadila Farsi</w:t>
+                <w:t xml:space="preserve">[Shared decision-making: ethical issues].</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 73 (7), pp.709-712</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937286v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study protocol comparing the ethical, psychological and socio-economic impact of personalised breast cancer screening to that of standard screening in the “My Personal Breast Screening” (MyPeBS) randomised clinical trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leviers et freins à la prise de décision partagée en France en 2021 : enquête nationale auprès des patients atteints de cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Cholerton</w:t>
+                <w:t xml:space="preserve">Léna Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+                <w:t xml:space="preserve">Sandra Doucène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-022-09484-6⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (9), pp.893-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2023.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03690975v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancer care at home or in local health centres versus in hospital: Public policy goals and patients’ preferences in the Rhône-Alps region in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amiram Gafni</w:t>
+                <w:t xml:space="preserve">Study protocol comparing the ethical, psychological and socio-economic impact of personalised breast cancer screening to that of standard screening in the “My Personal Breast Screening” (MyPeBS) randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Cholerton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David French</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-022-09484-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2020.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04937293v1</w:t>
+                <w:t xml:space="preserve">inserm-03690975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences des femmes vis-à-vis du dépistage du cancer du sein</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Carretier</w:t>
+                <w:t xml:space="preserve">Cancer care at home or in local health centres versus in hospital: Public policy goals and patients’ preferences in the Rhône-Alps region in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.197.0007⟩</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (2), pp.213-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.healthpol.2020.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937296v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Works in Implementing Patient Decision Aids in Routine Clinical Settings? A Rapid Realist Review and Update from the International Patient Decision Aid Standards Collaboration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paulina Bravo</w:t>
+                <w:t xml:space="preserve">Préférences des femmes vis-à-vis du dépistage du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Brenner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (7), pp.907-937. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, S2 (HS2), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989x20978208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.197.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937291v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour la décision médicale partagée en médecine interne ?</w:t>
+                <w:t xml:space="preserve">What Works in Implementing Patient Decision Aids in Routine Clinical Settings? A Rapid Realist Review and Update from the International Patient Decision Aid Standards Collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Durieu</w:t>
+                <w:t xml:space="preserve">Natalie Joseph-Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Reynaud</w:t>
+                <w:t xml:space="preserve">Purva Abhyankar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Moumjid</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.09.008⟩</w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (7), pp.907-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989x20978208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486709v1</w:t>
+                <w:t xml:space="preserve">hal-04937291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">‘There’s a before and an after’: effects of a personal history of cancer on perception of cancer risks and adoption of behaviours</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour la décision médicale partagée en médecine interne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathy Charles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">I. Durieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health, Risk and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13698575.2019.1652729⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40, pp.417 - 418. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2018.09.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809638v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's benefits and harms trade-offs in breast cancer screening. Results from a discrete choice experiment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">‘There’s a before and an after’: effects of a personal history of cancer on perception of cancer risks and adoption of behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Cécile Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiram Gafni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.07.003⟩</w:t>
+              <w:t xml:space="preserve">Health, Risk and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (5-6), pp.246-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13698575.2019.1652729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02950885v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cancers et environnement : explorer les comportements de recherche et les sources d’information des personnes atteintes et non atteintes d’un cancer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Medina</w:t>
+                <w:t xml:space="preserve">Women's benefits and harms trade-offs in breast cancer screening. Results from a discrete choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (1), pp.78-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jval.2017.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01420959v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02950885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared decision making in medical encounters regarding breast cancer treatment: the contribution of methodological triangulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cancers et environnement : explorer les comportements de recherche et les sources d’information des personnes atteintes et non atteintes d’un cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Genton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Medina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp. 165-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01206593v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01420959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment decision-making in the medical encounter : Comparing the attitudes of French surgeons and their patients in breast cancer care</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared decision making in medical encounters regarding breast cancer treatment: the contribution of methodological triangulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
+                <w:t xml:space="preserve">Pauline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Nguyen</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pec.2013.07.011⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 24 (4), pp. 461-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.12214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00764604v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01206593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation in French oncology practice guidelines to patients: patient versions and patient involvement in the development process of guidelines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Carretier</w:t>
+                <w:t xml:space="preserve">Treatment decision-making in the medical encounter : Comparing the attitudes of French surgeons and their patients in breast cancer care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Medical Journal Quality and Safety</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (2), pp. 230-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pec.2013.07.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00982079v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00764604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core competencies for shared decision making training programs: insights from an international, interdisciplinary working group</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Légaré</w:t>
+                <w:t xml:space="preserve">Adaptation in French oncology practice guidelines to patients: patient versions and patient involvement in the development process of guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Härter</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Continuing Education in the Health Professions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">British Medical Journal Quality and Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.28 mars</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00941948v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00982079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity of Cancer Patient Information-Seeking Behaviors</w:t>
+                <w:t xml:space="preserve">Core competencies for shared decision making training programs: insights from an international, interdisciplinary working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Protière</w:t>
+                <w:t xml:space="preserve">F. Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Deborah Bouhnik</w:t>
+                <w:t xml:space="preserve">R. Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaëlle Le Coroller Soriano</w:t>
+                <w:t xml:space="preserve">D. Stacey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Moatti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Härter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 32 (2), pp. 362-375. </w:t>
+              <w:t xml:space="preserve">Journal of Continuing Education in the Health Professions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (4), pp.267-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989X11415114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chp.21197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00667303v1</w:t>
+                <w:t xml:space="preserve">halshs-00941948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training health professionals in shared decision-making: An international environmental scan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Heterogeneity of Cancer Patient Information-Seeking Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Politi</w:t>
+                <w:t xml:space="preserve">Christel Protière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Desroches</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Stacey</w:t>
+                <w:t xml:space="preserve">Anne Deborah Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bekker</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Gaëlle Le Coroller Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Moatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (2), pp. 362-375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989X11415114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00764593v1</w:t>
+                <w:t xml:space="preserve">halshs-00667303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of economic evaluations in health decision-making at the macro level: a literature review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+                <w:t xml:space="preserve">Training health professionals in shared decision-making: An international environmental scan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Politi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stacey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (4), pp. 231-251</w:t>
+              <w:t xml:space="preserve">Patient Education and Counseling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 88 (2), pp. 159-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00752572v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00764593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared decision making in the physician-patient encounter in France: a general overview in 2011</w:t>
+                <w:t xml:space="preserve">The use of economic evaluations in health decision-making at the macro level: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fanny Soum-Pouyalet</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Laura Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für Evidenz, Fortbildung und Qualität im Gesundheitswesen</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp. 231-251</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-01567230v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00752572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective continuing professional development for translating shared decision making in primary care: A study protocol</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shared decision making in the physician-patient encounter in France: a general overview in 2011</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Denois-Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Soum-Pouyalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implementation Science : IS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Zeitschrift für Evidenz, Fortbildung und Qualität im Gesundheitswesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 105, pp.259 - 262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.zefq.2011.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00566167v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01567230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The statutory duty of physicians to inform patients versus unmet patient's information needs: the case of breast cancer in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effective continuing professional development for translating shared decision making in primary care: A study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Légaré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Desroches</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Brémond</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 91 (2), pp. 162-173</w:t>
+              <w:t xml:space="preserve">Implementation Science : IS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (83), 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00451610v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00566167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférence des patients et prise de décision : état des lieux et retour d'expérience en cancérologie</w:t>
+                <w:t xml:space="preserve">The statutory duty of physicians to inform patients versus unmet patient's information needs: the case of breast cancer in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiram Gafni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 56, pp.S231-S238</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 91 (2), pp. 162-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00354536v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00451610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validité théorique de la Méthode des Choix Discrets : le cas du Traitement Hormonal substitutif de la Ménopause</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Préférence des patients et prise de décision : état des lieux et retour d'expérience en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 26 (5), pp. 259-268</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56, pp.S231-S238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00359843v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00354536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared decision-making in the physician-patient encounter in France: a general overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validité théorique de la Méthode des Choix Discrets : le cas du Traitement Hormonal substitutif de la Ménopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für ärztliche Fortbildung und Qualität im Gesundheitswesen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 101, pp.223-228</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (5), pp. 259-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00164849v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00359843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking a second opinion: do patients need a second opinion when practice guidelines exist?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Shared decision-making in the physician-patient encounter in France: a general overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 80 (1), pp.43-50</w:t>
+              <w:t xml:space="preserve">Zeitschrift für ärztliche Fortbildung und Qualität im Gesundheitswesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00159795v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00164849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Décision médicale et révélation des préférences des patients de l'expérimentation à la routine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">Seeking a second opinion: do patients need a second opinion when practice guidelines exist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (5), pp. 203-212</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (1), pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00266832v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00159795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaborating patient information with patients themselves: lessons from a cancer treatment focus group</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Décision médicale et révélation des préférences des patients de l'expérimentation à la routine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Expectations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 6 (2), pp. 128-139</w:t>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (5), pp. 203-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335479v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00266832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer la qualité du transfert de l'information du médecin au patient ? Le choix des tests psychométriques d'un tableau de décision dans un Centre Régional de Lutte contre le Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Elaborating patient information with patients themselves: lessons from a cancer treatment focus group</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bachelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 49, pp. 299-313</w:t>
+              <w:t xml:space="preserve">Health Expectations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 6 (2), pp. 128-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00335128v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des préférences des patients dans la décision thérapeutique en cancérologie : développement d'un tableau de décision</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Charavel</w:t>
+                <w:t xml:space="preserve">Comment évaluer la qualité du transfert de l'information du médecin au patient ? Le choix des tests psychométriques d'un tableau de décision dans un Centre Régional de Lutte contre le Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bremond</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Charavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 17 (5), pp.327-342</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 49, pp. 299-313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00274415v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00335128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise en compte des préférences des patients dans la décision thérapeutique en cancérologie : développement d’un tableau de décision</w:t>
+                <w:t xml:space="preserve">La prise en compte des préférences des patients dans la décision thérapeutique en cancérologie : développement d'un tableau de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Moumjid-Ferdjaoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Pierre Garrouste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ferdjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-O. Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bremond</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 17 (5), pp.327-342</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00274415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La prise en compte des préférences des patients dans la décision thérapeutique en cancérologie : développement d’un tableau de décision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid-Ferdjaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-O. Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Charavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Fervers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 17 (5), pp.327-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01300363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4558,2041 +4692,2041 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les perceptions individuelles des risques de cancers liés à l’environnement ? Quelle est leur influence sur les comportements de santé adoptés ? Croisements entre personnes sans et avec antécédent(s) de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Communication in Health Care, Regroupement francophone de la EACH, Heidelberg, 6-10 septembre 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les perceptions individuelles des risques de cancers liés à l’environnement ? Quelle est leur influence sur les comportements de santé adoptés ? Croisements entre personnes sans et avec antécédent(s) de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Groupe Cancer&amp;SHS du Réseau des Jeunes Chercheurs Santé et Société, Cancéropôle Auvergne Rhône Alpes “Quel(s) rôle(s) pour les SHS en cancérologie  ? Entre recherches fondamentales et interventionnelles”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements de recherche et sources d’information sur le cancer et les liens entre cancer et environnement : Croisements entre personnes sans et avec antécédent(s) de cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Communication in Health Care, Regroupement francophone de la EACH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01420971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting general population’s preferences for home care and proximity structures versus hospital care in cancer: Development of a decision aid integrating a contingent valuation survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Health Economics Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01421016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision informée et participation au dépistage organise du cancer du sein : étude multicentrique et enquête ACORDE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Soler-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Regnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35° Journées de la Société Française de Sénologie et de Pathologie Mammaire (SFSPM), Montpellier, 2013. Traitement personnalisé des cancers du sein : impact sur la prise en charge loco-régionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Montpellier, France. pp.241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles sont les perceptions individuelles des risques de cancer liés à l'environnement ? Une proposition d'analyse en population générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Genton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès national Santé Environnement : Cancer et Environnement, Lyon, 28 et 29 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00946559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing a research network for treatment decision making in oncology in Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université de Toronto, CIHR Funding, 27 avril 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared decision-making: Why it is important to know what it is?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Core competencies for training programs in shared decision making; CIHR Funding, Québec, 2-3 avril 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00777547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting patients' preferences for local medical management versus centralized technical support using a computerized decision aid based on contingent valuation survey: an innovative method tested in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Shared Decision Making Conference, Maastricht, 19-22 June 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of economic evaluations in health decision making at macro level - a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPOR 13th Annual European Congress Health Technology assessment: a European collaboration, Prague, République Tchèque, 8 novembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00588749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de décision partagée dans la rencontre médecin-patient : un panorama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haute Autorité de Santé, Paris, 31 mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00451405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Individual preference elicitation for health care: discrete choice experiments applied to the choice of hormone replacement therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de l'AFSE et de l'économie expérimentale ; Lyon, 23 au 25 mai 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role expected by breast cancer patients in treatment decision-making : first development and evaluation of a shared decision-makinh process in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Shared Decision Making Conference ; Freiburg, 30 mai-1er juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Révélation des préférences individuelles et aide à la décision collective : la méthode des choix discrets appliquée au choix du traitement hormonal substitutif de la ménopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28èmes Journées des Economistes de la Santé Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00143031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le rôle du patient dans l'amélioration de la qualité des soins : vers la formalisation d'un processus stable de décision partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Journée Recherche de la Haute Autorité de Santé (HAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00143036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting preferences of women for Hormone Replacement Therapy using Discrete Choice Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th European Conference on Health Economics, Budapest, July 6-13, 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d'expérience sur la décision partagée en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Commission d'Evaluation des Stratégies de Santé de la Haute Autorité de Santé (HAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00143030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient decision aid best practices: report of the International Decision Aid Standards (IPDAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of Society for Medical Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00143110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Providing information about and balancing the presentation of options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of Society for Medical Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00143087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision médicale partagée en oncologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IFR SHESSAM Regards croisés sur les maladies chroniques, Marseille, 7-8-9 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared decision-making in the medical encounter: are we all talking about the same thing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international Shared Decision-Making conference, Ottawa, 14-16 juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6602,361 +6736,361 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une discussion autour de la prise de décision partagée entre médecin/professionnel de santé et patient/usager.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Marsico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Education à la santé entre savoir et pouvoir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'harmathan, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des patients à la décision médicale vue par les médecins. Le cas des chirurgiens dans un réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Patrick Castel et Marie-Odile Carrère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions John Libbey Eurotext, pp. 63-74, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels sont les besoins d'information des patients ? Le cas du cancer du sein dans un réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Patrick Castel et Marie-Odile Carrère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions John Libbey Eurotext, pp. 47-59, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6966,218 +7100,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Framing effects of risk communication in health-related decision making. Learning from a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00435090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité théorique de la Méthode des Choix Discrets : le cas du Traitement Hormonal substitutif de la Ménopause</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00201222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7187,245 +7321,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How medical services mask provision of non-medical supportive care in palliative oncology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">European Experience with Shared Decision Making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Coulter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Härter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid-Ferdjaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilisbeth Perestelo-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trudy van Der Weijden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01247699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId187"/>
+      <w:footerReference w:type="default" r:id="rId193"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7493,51 +7627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9762E21E"/>
+    <w:nsid w:val="B4D1986C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7641,51 +7775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4521C08D"/>
+    <w:nsid w:val="9EBFC09E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7789,51 +7923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6E5B3C6C"/>
+    <w:nsid w:val="F3D46098"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8026,51 +8160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nora-moumjid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7605-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055779395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MCJ-2324-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fervers" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidican" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-23-0386" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907670v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Daron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Harper" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Giguere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hsc/5529258" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936140v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462322000599" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937302v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937286v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Milan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Douc&#232;ne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.04.019" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cholerton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09484-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2020.11.011" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937296v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0007" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937291v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Joseph-Williams" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purva Abhyankar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bravo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brenner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989x20978208" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486709v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moumjid" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.09.008" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2019.1652729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950885v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.07.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764604v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.07.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTFQW432-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941948v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drolet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stacey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rter" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chp.21197" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764593v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Politi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desroches" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bekker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois-R&#233;gnier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2011.04.016" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D7CN9LH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354536v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faure" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359843v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164849v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159795v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266832v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274415v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferdjaoui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Carrere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charavel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bremond" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid-Ferdjaoui" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fervers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421016v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580444v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soler-Michel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regnier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777553v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777547v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451405v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266781v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143031v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143036v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266778v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143110v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143087v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266169v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266157v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809632v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266853v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435090v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201222v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250124v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247699v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coulter" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;rter" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilisbeth Perestelo-Perez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy van Der Weijden" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nora-moumjid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7605-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055779395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MCJ-2324-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mayen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Kallel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-026-05472-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fervers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidican" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-23-0386" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Daron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Harper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Giguere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hsc/5529258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462322000599" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Milan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Douc&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.04.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cholerton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09484-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2020.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Joseph-Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purva Abhyankar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bravo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brenner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989x20978208" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moumjid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2019.1652729" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTFQW432-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drolet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stacey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chp.21197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Politi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desroches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bekker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois-R&#233;gnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2011.04.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D7CN9LH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164849v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferdjaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Carrere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charavel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bremond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid-Ferdjaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fervers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soler-Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777547v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250124v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coulter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;rter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilisbeth Perestelo-Perez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy van Der Weijden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>