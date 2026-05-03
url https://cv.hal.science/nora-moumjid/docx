--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1655,278 +1655,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences des femmes vis-à-vis du dépistage du cancer du sein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Works in Implementing Patient Decision Aids in Routine Clinical Settings? A Rapid Realist Review and Update from the International Patient Decision Aid Standards Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Natalie Joseph-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purva Abhyankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.197.0007⟩</w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (7), pp.907-937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0272989x20978208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937296v1</w:t>
+                <w:t xml:space="preserve">hal-04937291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Works in Implementing Patient Decision Aids in Routine Clinical Settings? A Rapid Realist Review and Update from the International Patient Decision Aid Standards Collaboration</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paulina Bravo</w:t>
+                <w:t xml:space="preserve">Préférences des femmes vis-à-vis du dépistage du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alison Brenner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 41 (7), pp.907-937. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, S2 (HS2), pp.7-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989x20978208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.197.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937291v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la décision médicale partagée en médecine interne ?</w:t>
               </w:r>
@@ -2163,51 +2163,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women's benefits and harms trade-offs in breast cancer screening. Results from a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3874,230 +3874,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared decision-making in the physician-patient encounter in France: a general overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeking a second opinion: do patients need a second opinion when practice guidelines exist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für ärztliche Fortbildung und Qualität im Gesundheitswesen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 101, pp.223-228</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (1), pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164849v1</w:t>
+                <w:t xml:space="preserve">halshs-00159795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking a second opinion: do patients need a second opinion when practice guidelines exist?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared decision-making in the physician-patient encounter in France: a general overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 80 (1), pp.43-50</w:t>
+              <w:t xml:space="preserve">Zeitschrift für ärztliche Fortbildung und Qualität im Gesundheitswesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00159795v1</w:t>
+                <w:t xml:space="preserve">halshs-00164849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision médicale et révélation des préférences des patients de l'expérimentation à la routine</w:t>
               </w:r>
@@ -5378,191 +5378,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00946559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a research network for treatment decision making in oncology in Canada</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared decision-making: Why it is important to know what it is?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiram Gafni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Toronto, CIHR Funding, 27 avril 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Core competencies for training programs in shared decision making; CIHR Funding, Québec, 2-3 avril 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00777553v1</w:t>
+                <w:t xml:space="preserve">halshs-00777547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared decision-making: Why it is important to know what it is?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishing a research network for treatment decision making in oncology in Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Core competencies for training programs in shared decision making; CIHR Funding, Québec, 2-3 avril 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Université de Toronto, CIHR Funding, 27 avril 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00777547v1</w:t>
+                <w:t xml:space="preserve">halshs-00777553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting patients' preferences for local medical management versus centralized technical support using a computerized decision aid based on contingent valuation survey: an innovative method tested in cancer</w:t>
               </w:r>
@@ -6004,545 +6004,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révélation des préférences individuelles et aide à la décision collective : la méthode des choix discrets appliquée au choix du traitement hormonal substitutif de la ménopause</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Providing information about and balancing the presentation of options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées des Economistes de la Santé Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting of Society for Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143031v1</w:t>
+                <w:t xml:space="preserve">halshs-00143087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle du patient dans l'amélioration de la qualité des soins : vers la formalisation d'un processus stable de décision partagée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Révélation des préférences individuelles et aide à la décision collective : la méthode des choix discrets appliquée au choix du traitement hormonal substitutif de la ménopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée Recherche de la Haute Autorité de Santé (HAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">28èmes Journées des Economistes de la Santé Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143036v1</w:t>
+                <w:t xml:space="preserve">halshs-00143031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting preferences of women for Hormone Replacement Therapy using Discrete Choice Experiments</w:t>
+                <w:t xml:space="preserve">Quel est le rôle du patient dans l'amélioration de la qualité des soins : vers la formalisation d'un processus stable de décision partagée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Health Economics, Budapest, July 6-13, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">7ème Journée Recherche de la Haute Autorité de Santé (HAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00266778v1</w:t>
+                <w:t xml:space="preserve">halshs-00143036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la décision partagée en cancérologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliciting preferences of women for Hormone Replacement Therapy using Discrete Choice Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission d'Evaluation des Stratégies de Santé de la Haute Autorité de Santé (HAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Health Economics, Budapest, July 6-13, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143030v1</w:t>
+                <w:t xml:space="preserve">halshs-00266778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient decision aid best practices: report of the International Decision Aid Standards (IPDAS)</w:t>
+                <w:t xml:space="preserve">Retour d'expérience sur la décision partagée en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting of Society for Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">Commission d'Evaluation des Stratégies de Santé de la Haute Autorité de Santé (HAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143110v1</w:t>
+                <w:t xml:space="preserve">halshs-00143030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing information about and balancing the presentation of options</w:t>
+                <w:t xml:space="preserve">Patient decision aid best practices: report of the International Decision Aid Standards (IPDAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of Society for Medical Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143087v1</w:t>
+                <w:t xml:space="preserve">halshs-00143110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision médicale partagée en oncologie</w:t>
               </w:r>
@@ -7627,51 +7627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B4D1986C"/>
+    <w:nsid w:val="CBA9A496"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7775,51 +7775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9EBFC09E"/>
+    <w:nsid w:val="27FE112E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7923,51 +7923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="F3D46098"/>
+    <w:nsid w:val="492D5972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8160,51 +8160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nora-moumjid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7605-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055779395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MCJ-2324-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mayen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Kallel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-026-05472-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fervers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidican" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-23-0386" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Daron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Harper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Giguere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hsc/5529258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462322000599" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Milan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Douc&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.04.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cholerton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09484-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2020.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Joseph-Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purva Abhyankar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bravo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brenner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989x20978208" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moumjid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2019.1652729" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTFQW432-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drolet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stacey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chp.21197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Politi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desroches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bekker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois-R&#233;gnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2011.04.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D7CN9LH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164849v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferdjaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Carrere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charavel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bremond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid-Ferdjaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fervers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soler-Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777547v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250124v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coulter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;rter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilisbeth Perestelo-Perez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy van Der Weijden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nora-moumjid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7605-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055779395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MCJ-2324-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mayen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Kallel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-026-05472-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fervers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidican" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-23-0386" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Daron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Harper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Giguere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hsc/5529258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462322000599" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Milan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Douc&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.04.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cholerton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09484-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2020.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Joseph-Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purva Abhyankar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bravo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brenner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989x20978208" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moumjid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2019.1652729" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTFQW432-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drolet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stacey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chp.21197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Politi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desroches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bekker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois-R&#233;gnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2011.04.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D7CN9LH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferdjaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Carrere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charavel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bremond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid-Ferdjaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fervers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soler-Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250124v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coulter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;rter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilisbeth Perestelo-Perez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy van Der Weijden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>