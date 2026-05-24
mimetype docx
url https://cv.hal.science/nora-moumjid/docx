--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -310,325 +310,325 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared Decision Making among Patients with Chronic Conditions in France: A Cross-Sectional Survey in the ComPaRe E-Cohort</w:t>
+                <w:t xml:space="preserve">Adolescents and young adults with predominantly low grade primary central nervous system tumors: patient reported socioeconomic outcomes and health-related quality of life ten years after diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Busnel</w:t>
+                <w:t xml:space="preserve">Thomas Mayen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">France Légaré</w:t>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
+                <w:t xml:space="preserve">Sonia Zouaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Panse</w:t>
+                <w:t xml:space="preserve">Mazen Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annaëlle Testud</w:t>
+                <w:t xml:space="preserve">Jean Michel Lemée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 177 (1), pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0272989X251407617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11060-026-05472-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05538189v1</w:t>
+                <w:t xml:space="preserve">hal-05553991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adolescents and young adults with predominantly low grade primary central nervous system tumors: patient reported socioeconomic outcomes and health-related quality of life ten years after diagnosis</w:t>
+                <w:t xml:space="preserve">Shared Decision Making among Patients with Chronic Conditions in France: A Cross-Sectional Survey in the ComPaRe E-Cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mayen</w:t>
+                <w:t xml:space="preserve">Yaël Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">France Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Zouaoui</w:t>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Kallel</w:t>
+                <w:t xml:space="preserve">Laurie Panse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Michel Lemée</w:t>
+                <w:t xml:space="preserve">Annaëlle Testud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuro-Oncology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 177 (1), pp.32. </w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11060-026-05472-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0272989X251407617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05553991v1</w:t>
+                <w:t xml:space="preserve">hal-05538189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed Comparative Evaluation of a Training Program Dedicated to Cystic Fibrosis Reference Centers: Protocol for the Pilot Implementation of Shared Decision-Making in the Treatment of Diabetes in Adult Patients With Cystic Fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constance Gotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -757,51 +757,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivia Pérol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Vidican</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -999,51 +999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health democracy, ethics and the end of life: What are the challenges for shared decision making?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1129,51 +1129,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 39 (1), pp.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1220,51 +1220,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Shared decision-making: ethical issues].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 73 (7), pp.709-712</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1341,51 +1341,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadila Farsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 110 (9), pp.893-902. </w:t>
@@ -1462,51 +1462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Cholerton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David French</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1583,51 +1583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (2), pp.213-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1655,278 +1655,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04937293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Works in Implementing Patient Decision Aids in Routine Clinical Settings? A Rapid Realist Review and Update from the International Patient Decision Aid Standards Collaboration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Préférences des femmes vis-à-vis du dépistage du cancer du sein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalie Joseph-Williams</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medical Decision Making</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0272989x20978208⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, S2 (HS2), pp.7-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.197.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04937291v1</w:t>
+                <w:t xml:space="preserve">hal-04937296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préférences des femmes vis-à-vis du dépistage du cancer du sein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Sicsic</w:t>
+                <w:t xml:space="preserve">What Works in Implementing Patient Decision Aids in Routine Clinical Settings? A Rapid Realist Review and Update from the International Patient Decision Aid Standards Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Joseph-Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Purva Abhyankar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Bravo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alison Brenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, S2 (HS2), pp.7-17. </w:t>
+              <w:t xml:space="preserve">Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (7), pp.907-937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.197.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0272989x20978208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04937296v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04937291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la décision médicale partagée en médecine interne ?</w:t>
               </w:r>
@@ -2163,64 +2163,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women's benefits and harms trade-offs in breast cancer screening. Results from a discrete choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Sicsic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Pelletier-Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 21 (1), pp.78-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2293,51 +2293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Francophone de Psycho-Oncologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 10 (3), pp. 165-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2388,51 +2388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mignotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2547,51 +2547,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2663,51 +2663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation in French oncology practice guidelines to patients: patient versions and patient involvement in the development process of guidelines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core competencies for shared decision making training programs: insights from an international, interdisciplinary working group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Légaré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Drolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2905,51 +2905,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heterogeneity of Cancer Patient Information-Seeking Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Protière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Deborah Bouhnik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3147,51 +3147,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of economic evaluations in health decision-making at the macro level: a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3255,51 +3255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shared decision making in the physician-patient encounter in France: a general overview in 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Durif-Bruckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,51 +3436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Desroches</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Politi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3522,77 +3522,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The statutory duty of physicians to inform patients versus unmet patient's information needs: the case of breast cancer in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathy Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3647,51 +3647,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préférence des patients et prise de décision : état des lieux et retour d'expérience en cancérologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3798,51 +3798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3874,230 +3874,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00359843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeking a second opinion: do patients need a second opinion when practice guidelines exist?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shared decision-making in the physician-patient encounter in France: a general overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Mignotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 80 (1), pp.43-50</w:t>
+              <w:t xml:space="preserve">Zeitschrift für ärztliche Fortbildung und Qualität im Gesundheitswesen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 101, pp.223-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00159795v1</w:t>
+                <w:t xml:space="preserve">halshs-00164849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared decision-making in the physician-patient encounter in France: a general overview</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Seeking a second opinion: do patients need a second opinion when practice guidelines exist?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für ärztliche Fortbildung und Qualität im Gesundheitswesen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 101, pp.223-228</w:t>
+              <w:t xml:space="preserve">Health Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 80 (1), pp.43-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00164849v1</w:t>
+                <w:t xml:space="preserve">halshs-00159795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision médicale et révélation des préférences des patients de l'expérimentation à la routine</w:t>
               </w:r>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal d'Economie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 24 (5), pp. 203-212</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4178,64 +4178,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaborating patient information with patients themselves: lessons from a cancer treatment focus group</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4303,64 +4303,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer la qualité du transfert de l'information du médecin au patient ? Le choix des tests psychométriques d'un tableau de décision dans un Centre Régional de Lutte contre le Cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4758,51 +4758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Communication in Health Care, Regroupement francophone de la EACH, Heidelberg, 6-10 septembre 2016 </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4866,51 +4866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude Groupe Cancer&amp;SHS du Réseau des Jeunes Chercheurs Santé et Société, Cancéropôle Auvergne Rhône Alpes “Quel(s) rôle(s) pour les SHS en cancérologie  ? Entre recherches fondamentales et interventionnelles”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Communication in Health Care, Regroupement francophone de la EACH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5082,51 +5082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amiram Gafni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Health Economics Association Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5315,51 +5315,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Medina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès national Santé Environnement : Cancer et Environnement, Lyon, 28 et 29 novembre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5378,234 +5378,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00946559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared decision-making: Why it is important to know what it is?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Establishing a research network for treatment decision making in oncology in Canada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Core competencies for training programs in shared decision making; CIHR Funding, Québec, 2-3 avril 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Université de Toronto, CIHR Funding, 27 avril 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00777547v1</w:t>
+                <w:t xml:space="preserve">halshs-00777553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a research network for treatment decision making in oncology in Canada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Shared decision-making: Why it is important to know what it is?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amiram Gafni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université de Toronto, CIHR Funding, 27 avril 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">Core competencies for training programs in shared decision making; CIHR Funding, Québec, 2-3 avril 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00777553v1</w:t>
+                <w:t xml:space="preserve">halshs-00777547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliciting patients' preferences for local medical management versus centralized technical support using a computerized decision aid based on contingent valuation survey: an innovative method tested in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5669,51 +5669,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of economic evaluations in health decision making at macro level - a literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Laura Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans-Martin Späth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5751,51 +5751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise de décision partagée dans la rencontre médecin-patient : un panorama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Haute Autorité de Santé, Paris, 31 mars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5846,51 +5846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5941,51 +5941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role expected by breast cancer patients in treatment decision-making : first development and evaluation of a shared decision-makinh process in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Shared Decision Making Conference ; Freiburg, 30 mai-1er juin 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6004,545 +6004,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00266781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Providing information about and balancing the presentation of options</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Révélation des préférences individuelles et aide à la décision collective : la méthode des choix discrets appliquée au choix du traitement hormonal substitutif de la ménopause</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th Annual Meeting of Society for Medical Decision Making</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">28èmes Journées des Economistes de la Santé Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143087v1</w:t>
+                <w:t xml:space="preserve">halshs-00143031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Révélation des préférences individuelles et aide à la décision collective : la méthode des choix discrets appliquée au choix du traitement hormonal substitutif de la ménopause</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel est le rôle du patient dans l'amélioration de la qualité des soins : vers la formalisation d'un processus stable de décision partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28èmes Journées des Economistes de la Santé Français</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Dijon, France</w:t>
+              <w:t xml:space="preserve">7ème Journée Recherche de la Haute Autorité de Santé (HAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143031v1</w:t>
+                <w:t xml:space="preserve">halshs-00143036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le rôle du patient dans l'amélioration de la qualité des soins : vers la formalisation d'un processus stable de décision partagée</w:t>
+                <w:t xml:space="preserve">Eliciting preferences of women for Hormone Replacement Therapy using Discrete Choice Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Brémond</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Journée Recherche de la Haute Autorité de Santé (HAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">6th European Conference on Health Economics, Budapest, July 6-13, 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143036v1</w:t>
+                <w:t xml:space="preserve">halshs-00266778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliciting preferences of women for Hormone Replacement Therapy using Discrete Choice Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Retour d'expérience sur la décision partagée en cancérologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Moumjid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conference on Health Economics, Budapest, July 6-13, 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Commission d'Evaluation des Stratégies de Santé de la Haute Autorité de Santé (HAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00266778v1</w:t>
+                <w:t xml:space="preserve">halshs-00143030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour d'expérience sur la décision partagée en cancérologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Patient decision aid best practices: report of the International Decision Aid Standards (IPDAS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Commission d'Evaluation des Stratégies de Santé de la Haute Autorité de Santé (HAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Paris, France</w:t>
+              <w:t xml:space="preserve">28th Annual Meeting of Society for Medical Decision Making</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143030v1</w:t>
+                <w:t xml:space="preserve">halshs-00143110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient decision aid best practices: report of the International Decision Aid Standards (IPDAS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Providing information about and balancing the presentation of options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of Society for Medical Decision Making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2006, Boston, United States</w:t>
+              <w:t xml:space="preserve">, Oct 2006, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00143110v1</w:t>
+                <w:t xml:space="preserve">halshs-00143087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décision médicale partagée en oncologie</w:t>
               </w:r>
@@ -6554,51 +6554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire IFR SHESSAM Regards croisés sur les maladies chroniques, Marseille, 7-8-9 mars 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6649,51 +6649,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd international Shared Decision-Making conference, Ottawa, 14-16 juin 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6750,51 +6750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une discussion autour de la prise de décision partagée entre médecin/professionnel de santé et patient/usager.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6884,51 +6884,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6996,64 +6996,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coordonné par Patrick Castel et Marie-Odile Carrère. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins en réseau. Pratiques, acteurs et régulation en cancérologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions John Libbey Eurotext, pp. 47-59, 2007</w:t>
@@ -7140,51 +7140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7228,51 +7228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Brémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7348,51 +7348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How medical services mask provision of non-medical supportive care in palliative oncology ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Buthion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Moumjid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Margier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7627,51 +7627,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CBA9A496"/>
+    <w:nsid w:val="3D51FD88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7775,51 +7775,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="27FE112E"/>
+    <w:nsid w:val="9506E82C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7923,51 +7923,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="492D5972"/>
+    <w:nsid w:val="81210EB0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8160,51 +8160,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nora-moumjid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7605-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055779395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MCJ-2324-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553991v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mayen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Kallel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-026-05472-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fervers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidican" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-23-0386" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Daron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Harper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Giguere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hsc/5529258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462322000599" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Milan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Douc&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.04.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cholerton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09484-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2020.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937291v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Joseph-Williams" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purva Abhyankar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bravo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brenner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989x20978208" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937296v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moumjid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2019.1652729" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTFQW432-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drolet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stacey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chp.21197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Politi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desroches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bekker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois-R&#233;gnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2011.04.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D7CN9LH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159795v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164849v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferdjaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Carrere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charavel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bremond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid-Ferdjaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fervers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soler-Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777547v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777553v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143036v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143110v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250124v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coulter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;rter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilisbeth Perestelo-Perez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy van Der Weijden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nora-moumjid" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7605-3606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055779395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/MCJ-2324-2025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553991v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mayen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zouaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Kallel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Lem&#233;e" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11060-026-05472-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05538189v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Busnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Panse" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#235;lle Testud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X251407617" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936142v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Gotte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hommey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Poupon Bourdy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/62931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646439v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Fervers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia P&#233;rol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lasset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vidican" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1940-6207.capr-23-0386" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907670v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Vincent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alienor Daron" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Harper" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Joseph" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anik Giguere" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/hsc/5529258" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615923v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Marsico" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2023.06.007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04936140v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Margier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amiram Gafni" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0266462322000599" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937302v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937286v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Milan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Douc&#232;ne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Lenoir" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2023.04.019" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03690975v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Roux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Cholerton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sicsic" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David French" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-022-09484-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937293v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.healthpol.2020.11.011" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937296v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pelletier-Fleury" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.197.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937291v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Joseph-Williams" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Purva Abhyankar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Bravo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Brenner" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989x20978208" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486709v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Durieu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Reynaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Moumjid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2018.09.008" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809638v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine C&#233;cile Genton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Medina" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Charles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13698575.2019.1652729" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02950885v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jval.2017.07.003" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420959v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Genton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206593v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Durif-Bruckert" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Roux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mignotte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faure" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.12214" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-95BW6RWK-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764604v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Carr&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pec.2013.07.011" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTFQW432-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00982079v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Philip" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00941948v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. L&#233;gar&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Drolet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stacey" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. H&#228;rter" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chp.21197" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00667303v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Proti&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deborah Bouhnik" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Le Coroller Soriano" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Moatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0272989X11415114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00764593v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Politi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Desroches" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bekker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00752572v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Laura Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Martin Sp&#228;th" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01567230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Denois-R&#233;gnier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Soum-Pouyalet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.zefq.2011.04.016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7D7CN9LH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566167v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451610v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Br&#233;mond" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00354536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Mignotte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Faure" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00359843v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00164849v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159795v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266832v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335479v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bachelot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00335128v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Charavel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00274415v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Garrouste" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ferdjaoui" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-O. Carrere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charavel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bremond" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01300363v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Moumjid-Ferdjaoui" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fervers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420974v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01420971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421016v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Soler-Michel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Regnier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oriol" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chauvin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00946559v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777553v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00777547v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672125v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Buthion" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00588749v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00451405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266788v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266781v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143031v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143036v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266778v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143030v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143110v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00143087v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266169v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266157v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809632v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266853v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00266865v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00435090v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00201222v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01250124v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01247699v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Coulter" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#228;rter" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilisbeth Perestelo-Perez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trudy van Der Weijden" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>