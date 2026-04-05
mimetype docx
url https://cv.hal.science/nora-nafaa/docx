--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -223,4222 +223,4346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05435130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Critical Education Theory and School Financing. Interview with David I. Backer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polam.043.0199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School Board Elections After a Crisis: A Campaign for a Neoliberal Urban Agenda? The Case of Atlanta Public Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 43 (1), pp.169-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/polam.043.0169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05508988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Marchal, 2025, Le Cube. Révélations sur les dérives de l’enseignement supérieur privé, Paris, Flammarion, 378 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n°296 (3), pp.232 - 236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Xavier Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écoles, de nouvelles aménités urbaines aux États-Unis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (Avril 2025), pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wif⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lu / Les “petits coins” à l’école. Genre, intimité et sociabilité dans les toilettes scolaires, Aymeric Brody, Gladys Chicharro, Lucette Colin et Pascale Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, En ligne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...39 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.196.0233⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 43 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux fronts pionniers de l’éducation : développement exponentiel des privatisations et émergence des édupreneur-es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harlem, une histoire de la gentrification, un livre de Charlotte Recoquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Amériques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépossession des territoires éducatifs: le cas des partnership schools et la privatisation des secteurs scolaires à Atlanta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, https://www.revue-urbanites.fr/16-nafaa/</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Éducation, privatisation, ségrégation : regards croisés Nord/Sud. De l’importance de la dimension spatiale des dynamiques éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.7-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabbagh, Maud Simonet (dir.), De l’autre côté du miroir. Comparaisons franco-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.26515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LU / EVICTED: POVERTY AND PROFIT, MATTHEW DESMOND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclin urbain et néolibéralisation de l’éducation, l’exemple de Pittsburgh aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2-3, http://journals.openedition.org/belgeo/19291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.19291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuy, La régionalisation sans les inégalités. Les politiques régionales d’éducation en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes américaines/ Obama et l’école : néolibéralisation et marchandisation des districts scolaires urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’éducation fait son marché: ségrégation, marchandisation et néolibéralisation. L’exemple de Philadelphie en Pennsylvanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, http://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/etats-unis-espaces-de-la-puissance-espaces-en-crises/articles-scientifiques/education-marche-philadelphie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Obama et l’école : néolibéralisation et marchandisation des districts scolaires urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Hors numéros (Dossiers régionnaux), 17 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03038782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement de l’enseignement privé, vers un accroissement des inégalités scolaires. Les cas du Maroc et de la Tunisie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les inégalités éducatives en Méditerranée depuis les sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire des Inégalités Educatives en Méditerranée, Oct 2025, Aix-en -Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les universités états-uniennes, actrices dans la fabrique urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Universités &amp; Territoires - Enjeux et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Clermont-Ferrand, Nov 2025, Clermont-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neo-Municipalism: A Political Alternative for French Rural Declining Areas?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISA Forum of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISA and RC21, Jul 2025, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New frontiers in education: exponential development of privatizations and emergence of edupreneurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Les écoles, de nouvelles aménités urbaines aux États-Unis ?</w:t>
+              <w:t xml:space="preserve">UN Social Forum 2025: Contribution of education to the respect, promotion, protection and fulfilment of all human rights for all</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNESCO; Université de Genève, Oct 2025, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05544170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privatization of Education and Health Services and Transformation of Urban Land A Safe Investment in North-African Cities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...161 lines deleted...]
-                <w:t xml:space="preserve">Esther Cyna</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Association of Geography, Mar 2025, Detroit (Michigan), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05283415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Si loin, si près. La proximité des services et équipements publics contre le (sentiment) de délaissement?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...62 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La proximité comme projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les colloques de Cerisy, Sep 2025, Cerisy-la- Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur le projet d’atlas social de l’éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Services publics et inégalités sociales : une question spatiale ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département d'études politiques et territoriales, Université Jean Monnet, Sep 2025, Saint-Etienne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can we import the narrative of left-behind places into the global South ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Affairs Conference - Cities on the Edge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urban Affairs Association; European Network for Housing Research; European Urban Research Association:, Apr 2024, New- York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des édupreneurs malgré eux? Les porteurs de projet des écoles alternatives rurales en Occitanie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Capitalisme et Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schooling in left-behind places: from austerity to alternative education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annual Conference of the Urban Affairs Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Urban Affairs Association, Apr 2024, New York City (NY), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What about Left-Behind Places in the Global South? A Narrative Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nordic Geographers Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Copenhagen, Jun 2024, Copenhague, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634531v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left Behind Places in the (former) strong state. The erosion of “fundamental economy” and the rise of political resentment in the face of “invisible austerity” in declining French areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG, Mar 2023, Denver (CO), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filling in the Gaps. Alternative schools in French rural areas: from the dismantling of public education to a new horizon for educational entrepreneurs.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Association of American Geographers Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association of American Geographers; Panel Political Learning, Polotical Education, and Spaces Beyond the School (organized by the Critical Geographies of Education Specialty Group), Mar 2023, Denver (CO), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Left-behind places? Foundational economy vs invisible austerity in French declining spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryame Amarouche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées d’études « Habiter les villes petites et moyennes »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « crise structurelle », l’oxymore de la dépossession de l’école publique aux États-Unis d’Amérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème colloque annuel du réseau Études Urbaines Nord-Américaines (EUNA), « Crises urbaines en Amérique du Nord »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUNA, Dec 2021, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De quoi les écoles alternatives sont-elles le nom ? Une approche par les territoires périphériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Riffard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’école primaire au XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy, Oct 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Privatizing the school map: a look at charter schools catchment areas in Philadelphia and Atlanta education markets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG, Apr 2019, Washington DC, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The new urban education order, an approach from American and French litterature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG, Mar 2019, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping urban school segregation, how the neoliberal school market does not regulate itself</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Standing Conference for History of Education (ISCHE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geography of education in Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Esther Cyna</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">When Cities Won’t Grow: The policy implications of post-growth urbanization Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Michigan, Apr 2019, Detroit (MI), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déprise urbaine, déprise scolaire, les fermetures d’écoles dans les villes en déclin aux États-Unis, une politique sans alternative?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...40 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460202v1</w:t>
-[...176 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...591 lines deleted...]
-                <w:t xml:space="preserve">halshs-03038782v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les villes en décroissance : catégorie émergente de l’action publique urbaine?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg, May 2018, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191883v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compter, mesurer, responsabiliser: les enjeux de l’accountability aux États-Unis et ses dérives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre profusion et manque: défis et limites de l’usage et de la production de données en géographie de l’éducation, Journée d’études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon; Institut Français de l'Education, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lire les villes états-uniennes au travers des politiques éducatives: néolibéralisation et nouveaux régimes urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Etudes Urbaines Nord-Américaines (EUNA), Journée d’études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Nanterre, Jun 2018, Nanterre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">We all count, we will not be erased: Education, race and grassroots struggles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">AAG Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AAG, Apr 2017, Boston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des suburbains dans les écoles urbaines: pratiques et représentations recomposées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La suburbia nord-américaine en transition, Journée d’études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2017, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School choice and the construction of a neoliberal school market: the case of Atlanta Public Schools, Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Education Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, History of Education Society, Nov 2017, Little Rock (AK), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une Amérique à l’autre, migration et éducation pour les populations hispaniques aux États-Unis: intégrer les pratiques du marché scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Perspectives croisées sur les mobilités latino-américaines aux Etats-Unis et en Europe, Journée d’études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier III, Sep 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The neoliberal American city and its school market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUGEO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Budapest, Hungary</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School reforms and actor’s strategies facing the Philadelphia School District restructurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">School policies and young people’s uses of place at school, Interdisciplinary Worshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Oct 2014, Genève, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néolibéralisation de l'éducation et fabrique des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Baby-Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hicham Jamid</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, n° 196 (3), pp.9-18, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fractures éducatives aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cyna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (43), 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fractures éducatives aux États-Unis</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les États-Unis, une géographie sociale et ethno-raciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 1 (43), 2025</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (86), 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les États-Unis, une géographie sociale et ethno-raciale</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dossier. Privatisation et ségrégations de l’éducation. Perspectives internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1 (86), 2022</w:t>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 19, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191920v1</w:t>
-              </w:r>
-[...2261 lines deleted...]
-                <w:t xml:space="preserve">hal-04191817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographie de l'éducation. Concepts, enjeux et territoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4446,148 +4570,148 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Mary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin, 2023, Cursus, 978-2-200-63345-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographies of globalized education privatization : international perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, 2023, 3031378520. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-37853-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4597,852 +4721,852 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapitre 14. Les fermetures massives d’écoles dans les villes étatsuniennes en déclin : une politique sans alternative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Béal, Cauchi-Duval et al. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déclin urbain. La France dans une perspective internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions du croquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9782365122788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/asava.beal.2021.01.0451⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191906v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoom. Sweet Auburn, le quartier de l’élite afro-américaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eloïse Libourel, Matthieu Schorung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les États-Unis d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.641-642, 2021, 9782350307398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragilités et inégalités d’accès aux services sociaux et au logement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eloïse Libourel, Matthieu Schorung. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les États-Unis d'Amérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Atlande, pp.387-402, 2021, 9782350307398</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Chapitre 14. Les fermetures massives d’écoles dans les villes étatsuniennes en déclin : une politique sans alternative ?</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoom. Géographie électorale des États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eloïse Libourel, Matthieu Schorung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États-Unis d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.606-608, 2021, 9782350307398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoom. Les lieux de la lutte pour les droits civiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eloïse Libourel, Matthieu Schorung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États-Unis d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.594-595, 2021, 9782350307398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoom. Nommer les catégories « raciales » et « ethniques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eloïse Libourel, Matthieu Schorung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États-Unis d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.592-593, 2021, 9782350307398</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségrégations, communautés et crises urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...47 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cyna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eloïse Libourel, Matthieu Schorung. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les États-Unis d'Amérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Atlande, pp.491-506, 2021, 9782350307398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Services essentiels de la vie quotidienne : questions prospectives sur une fabrique étatique de la condition urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Audren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Adisson, Barles et al. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour la recherche urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, pp.205-225, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionscnrs.36903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.594-595, 2021, 9782350307398</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Education. Néolibéralisme et marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le capital dans la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2020, 9782354802172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Atlande, pp.592-593, 2021, 9782350307398</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Occitanie : le grand sud attractif des Pyrénées à la Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Janin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les régions françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ellipses, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...335 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId102"/>
+      <w:footerReference w:type="default" r:id="rId103"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5589,51 +5713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509119v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460222v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0233" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Maaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508988v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.043.0169" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509014v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.043.0199" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0186" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.26515" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509181v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191920v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509279v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509226v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321684v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509258v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800124v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731552v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137917v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191928v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191890v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Riffard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191888v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191858v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191887v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191849v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191883v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191873v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191872v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191859v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191881v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191844v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191851v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219281v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191924v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37853-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191912v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191906v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/declin-urbain--9782365122788-page-451.htm" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0451" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191917v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191916v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191914v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191910v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036867v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036863v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191908v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.043.0199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.043.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0206" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Maaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.26515" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Riffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37853-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/declin-urbain--9782365122788-page-451.htm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0451" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>