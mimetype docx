--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -314,1319 +314,1319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05509014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entretien avec Xavier Py</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 296 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les écoles, de nouvelles aménités urbaines aux États-Unis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magda Maaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale d'Education de Sèvres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 98 (Avril 2025), pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13wif⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu / Les “petits coins” à l’école. Genre, intimité et sociabilité dans les toilettes scolaires, Aymeric Brody, Gladys Chicharro, Lucette Colin et Pascale Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, En ligne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">School Board Elections After a Crisis: A Campaign for a Neoliberal Urban Agenda? The Case of Atlanta Public Schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politique Américaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 43 (1), pp.169-198. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/polam.043.0169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05508988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Marchal, 2025, Le Cube. Révélations sur les dérives de l’enseignement supérieur privé, Paris, Flammarion, 378 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, n°296 (3), pp.232 - 236. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/esp.196.0233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05460222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/esp.196.0206⟩</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Cyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politique Américaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 43 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/esp.196.0186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nora Nafaa</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouveaux fronts pionniers de l’éducation : développement exponentiel des privatisations et émergence des édupreneur-es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Numéro spécial</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lu / Les “petits coins” à l’école. Genre, intimité et sociabilité dans les toilettes scolaires, Aymeric Brody, Gladys Chicharro, Lucette Colin et Pascale Garnier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05424011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harlem, une histoire de la gentrification, un livre de Charlotte Recoquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RevueAlarmer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Amériques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépossession des territoires éducatifs: le cas des partnership schools et la privatisation des secteurs scolaires à Atlanta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">revue Urbanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, En ligne</w:t>
+              <w:t xml:space="preserve">, 2022, 16, https://www.revue-urbanites.fr/16-nafaa/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Esther Cyna</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191891v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Éducation, privatisation, ségrégation : regards croisés Nord/Sud. De l’importance de la dimension spatiale des dynamiques éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...30 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Mary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la recherche sur l'éducation et les savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.7-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Kévin Mary</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LU / EVICTED: POVERTY AND PROFIT, MATTHEW DESMOND</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sabbagh, Maud Simonet (dir.), De l’autre côté du miroir. Comparaisons franco-américaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.26515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036872v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déclin urbain et néolibéralisation de l’éducation, l’exemple de Pittsburgh aux États-Unis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Belgeo : Revue Belge de Géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2-3, http://journals.openedition.org/belgeo/19291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/belgeo.19291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Dupuy, La régionalisation sans les inégalités. Les politiques régionales d’éducation en France et en Allemagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.24405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03036874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’éducation fait son marché: ségrégation, marchandisation et néolibéralisation. L’exemple de Philadelphie en Pennsylvanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, http://geoconfluences.ens-lyon.fr/informations-scientifiques/dossiers-regionaux/etats-unis-espaces-de-la-puissance-espaces-en-crises/articles-scientifiques/education-marche-philadelphie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les villes américaines/ Obama et l’école : néolibéralisation et marchandisation des districts scolaires urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Giband</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Numéro spécial</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">revue Urbanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...621 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03036888v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04191905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Obama et l’école : néolibéralisation et marchandisation des districts scolaires urbains</w:t>
               </w:r>
@@ -3645,165 +3645,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Des suburbains dans les écoles urbaines: pratiques et représentations recomposées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Nafaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La suburbia nord-américaine en transition, Journée d’études</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est Créteil, Dec 2017, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">We all count, we will not be erased: Education, race and grassroots struggles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Nafaa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAG Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AAG, Apr 2017, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04191859v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04191870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School choice and the construction of a neoliberal school market: the case of Atlanta Public Schools, Georgia</w:t>
               </w:r>
@@ -5713,51 +5713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.043.0199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508988v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.043.0169" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460222v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0233" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460250v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0206" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509084v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Maaoui" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wif" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509119v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036872v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.26515" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036888v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191905v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Riffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191859v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37853-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/declin-urbain--9782365122788-page-451.htm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0451" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05435130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Nafaa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamid" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0010" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509014v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Cyna" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.043.0199" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460250v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0206" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509084v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magda Maaoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13wif" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05508988v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/polam.043.0169" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460222v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0233" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.196.0186" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424011v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Mary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Giband" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Delage" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036848v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036872v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.26515" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036876v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.19291" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036874v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.24405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191905v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03038782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509279v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509226v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321684v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charmes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Rousseau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05544170v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283415v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryame Amarouche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509258v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634524v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent B&#233;al" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800124v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731552v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634531v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137917v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191878v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191928v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191890v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Riffard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191888v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191858v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191887v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191883v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191872v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191859v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191881v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191844v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191851v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191817v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509192v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509181v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191918v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191920v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219281v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-37853-9" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191906v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/declin-urbain--9782365122788-page-451.htm" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/asava.beal.2021.01.0451" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191915v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191912v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191917v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191916v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191914v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036867v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Audren" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.36903" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03036863v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191908v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>