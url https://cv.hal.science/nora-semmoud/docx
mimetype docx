--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -1609,191 +1609,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme dans le Monde arabe : entre ancrage à l’économie-monde et processus de marginalisations socio-spatiales.</w:t>
+                <w:t xml:space="preserve">Urbanisme dans le Monde arabe : entre ancrage à l'économie-monde et processus de marginalisations socio-spatiales. Le cas d'Aqaba en Jordanie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Alaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture symbolique et renouveau des espaces marginalisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Clermont-Ferrand France</w:t>
+              <w:t xml:space="preserve">, Mar 2012, Clarmont-Ferrand, France. pp. 221-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01094526v1</w:t>
+                <w:t xml:space="preserve">halshs-00986155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urbanisme dans le Monde arabe : entre ancrage à l'économie-monde et processus de marginalisations socio-spatiales. Le cas d'Aqaba en Jordanie</w:t>
+                <w:t xml:space="preserve">Urbanisme dans le Monde arabe : entre ancrage à l’économie-monde et processus de marginalisations socio-spatiales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Alaime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture symbolique et renouveau des espaces marginalisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2012, Clarmont-Ferrand, France. pp. 221-232</w:t>
+              <w:t xml:space="preserve">, Mar 2012, Clermont-Ferrand France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00986155v1</w:t>
+                <w:t xml:space="preserve">halshs-01094526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les conseils de quartier de Nowa Huta, entre leadership et représentativité</w:t>
               </w:r>
@@ -3327,166 +3327,166 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes face à l’islamisme radical. Chronique des années de braise : l’Algérie depuis 1988.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Édition IRD. </w:t>
+              <w:t xml:space="preserve">Gaëlle Gillot; Andrea Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, printemps arabes et revendications citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2016, Collection Suds</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-138, 2016, 9782709921879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01331549v1</w:t>
-[...15 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">halshs-02091977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes face à l’islamisme radical. Chronique des années de braise : l’Algérie depuis 1988.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaëlle Gillot; Andrea Martinez. </w:t>
+              <w:t xml:space="preserve">Édition IRD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, printemps arabes et revendications citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , 2016, Collection Suds</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions de l'IRD</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-02091977v1</w:t>
+                <w:t xml:space="preserve">halshs-01331549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les urbanisations informelles ou la « gouvernance » en question. Cas des villes maghrébines</w:t>
               </w:r>
@@ -4406,51 +4406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Kaedbey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094526v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alaime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986155v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Signoles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laguna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Persico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shed-publishing.com/Habiter-l-independance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Monqid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/9782709921879" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Kaedbey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alaime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Signoles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laguna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Persico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shed-publishing.com/Habiter-l-independance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Monqid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/9782709921879" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>