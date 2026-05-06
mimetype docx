--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -429,178 +429,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sentiments et territoires d'une &amp;quot;révolution&amp;quot; (Le Caire, 2011)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cause commune</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113556v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapports de genre à travers les résistances et mobilisations de femmes des quartiers populaires de villes du monde musulman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les villes et les territoires face au genre : état des lieux, Volume 64, avril–septembre 2020, Les villes et les territoires face au genre : état des lieux. Sous la direction de Denyse Côté, Sophie Louargant et Sylvie Paré (numéro 181-182,), pp. 37-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04078612v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-03113556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empowerment et « rebellité »</w:t>
               </w:r>
@@ -718,267 +718,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Clair-obscur » de l'informel. Contrôle des polarités urbaines informelles à Cherarba, périphérie sud-est d'Alger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Made in China. Commerce transnational et espaces urbains autour de la Méditerranée, 26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01254670v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Choosing, living in and belonging to the community of Montlouis-sur-Loire. Territorial identity for middle class residents of a small suburb of the city of Tours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Amalric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Stadnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L’urbanisation diffuse : un difficile mais inévitable défi d’aménagement, 58 (165), pp.441-465</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Clair-obscur » de l'informel. Contrôle des polarités urbaines informelles à Cherarba, périphérie sud-est d'Alger</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des géographes français durant la guerre d'Algérie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Made in China. Commerce transnational et espaces urbains autour de la Méditerranée, 26</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2014, 23, pp. 101-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00987263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -1052,51 +1052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités résidentielles et territorialisations dans les villes du Maghreb : entre exclusion et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1134,51 +1134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités résidentielles et territorialisations dans les villes du Maghreb : entre exclusion et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2050,77 +2050,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges urbaines et néolibéralisme en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires François-Rabelais. 2014, 978-2-86906-357-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2138,51 +2138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Marges en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2878,51 +2878,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville d'Oran, marge paroxystique dans La Peste de Camus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nora Semmoud &amp; Pierre Signoles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exister et résister dans les marges urbaines. Villes du Bassin méditerranéen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3244,51 +3244,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The hidden side of Poste restante. Beyrouth. A view of the Lebanese countryside in Wartime&amp;quot;, in Mauricette Fournier (Edited), Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural Writing. Geographical Imaginary and Expression of a New Regionality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3327,166 +3327,166 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes face à l’islamisme radical. Chronique des années de braise : l’Algérie depuis 1988.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gaëlle Gillot; Andrea Martinez. </w:t>
+              <w:t xml:space="preserve">Édition IRD. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, printemps arabes et revendications citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, , 2016, Collection Suds</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01331549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...43 lines deleted...]
-                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les femmes face à l’islamisme radical. Chronique des années de braise : l’Algérie depuis 1988.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Édition IRD. </w:t>
+              <w:t xml:space="preserve">Gaëlle Gillot; Andrea Martinez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Femmes, printemps arabes et revendications citoyennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, , 2016, Collection Suds</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.113-138, 2016, 9782709921879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01331549v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02091977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner les urbanisations informelles ou la « gouvernance » en question. Cas des villes maghrébines</w:t>
               </w:r>
@@ -3539,182 +3539,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MARGINI DELLA CITTÀ E POLITICHE URBANE. IL CASO DI CHERARBA NELLA PERIFERIA DI ALGERI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino della Societa' Geografica Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Serie XIII - Volume VII (Fascicolo 1), pp.31-53, 2014, Forme, Spazi e tempi della marginalità</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01094104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Examination of Urban Intervention: Social Acceptance of Urban Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gülçin Erdi-Lelandais. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding the city Henri Lefebvre and urban studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 91-116, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00950902v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01094104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du chapitre &amp;quot; Savoirs sociaux, savoirs experts</w:t>
               </w:r>
@@ -3786,51 +3786,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Barcelone de L'Ombre du vent de Carlos Ruiz Zafon, héroïne d'une géographie sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anna Madœuf &amp; Raffaele Cattedra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire les villes. Panoramas du monde urbain contemporain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4406,51 +4406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Kaedbey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078612v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alaime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Signoles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laguna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Persico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shed-publishing.com/Habiter-l-independance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Monqid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/9782709921879" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331549v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Kaedbey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alaime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Signoles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laguna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Persico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shed-publishing.com/Habiter-l-independance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Monqid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/9782709921879" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>