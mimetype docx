--- v2 (2026-05-06)
+++ v3 (2026-06-03)
@@ -718,217 +718,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Choosing, living in and belonging to the community of Montlouis-sur-Loire. Territorial identity for middle class residents of a small suburb of the city of Tours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Amalric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Florin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Stadnicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Troin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de géographie du Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, L’urbanisation diffuse : un difficile mais inévitable défi d’aménagement, 58 (165), pp.441-465</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01218604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Clair-obscur » de l'informel. Contrôle des polarités urbaines informelles à Cherarba, périphérie sud-est d'Alger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers d'EMAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Made in China. Commerce transnational et espaces urbains autour de la Méditerranée, 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254670v1</w:t>
-              </w:r>
-[...119 lines deleted...]
-                <w:t xml:space="preserve">halshs-01218604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des géographes français durant la guerre d'Algérie.</w:t>
               </w:r>
@@ -1052,51 +1052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités résidentielles et territorialisations dans les villes du Maghreb : entre exclusion et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1134,51 +1134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités résidentielles et territorialisations dans les villes du Maghreb : entre exclusion et intégration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2050,51 +2050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marges urbaines et néolibéralisme en Méditerranée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,51 +2138,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Marges en débat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Florin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3539,50 +3539,123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A New Examination of Urban Intervention: Social Acceptance of Urban Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Semmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gülçin Erdi-Lelandais. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Understanding the city Henri Lefebvre and urban studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge Scholars Publishing, pp. 91-116, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00950902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MARGINI DELLA CITTÀ E POLITICHE URBANE. IL CASO DI CHERARBA NELLA PERIFERIA DI ALGERI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Semmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3591,130 +3664,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino della Societa' Geografica Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Serie XIII - Volume VII (Fascicolo 1), pp.31-53, 2014, Forme, Spazi e tempi della marginalità</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01094104v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-00950902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du chapitre &amp;quot; Savoirs sociaux, savoirs experts</w:t>
               </w:r>
@@ -4406,51 +4406,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Kaedbey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254670v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alaime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Signoles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laguna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Persico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shed-publishing.com/Habiter-l-independance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Monqid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/9782709921879" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950902v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Semmoud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078571v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078619v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Belguidoum" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241431v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouba Kaedbey" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078612v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331553v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218604v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Amalric" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Florin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Stadnicki" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254670v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092766v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00922806v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00736894v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327376v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Vallat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Monnet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743378v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00927169v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chignier-Riboulon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricette Fournier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Mainet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986155v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Alaime" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094526v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453079v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986193v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140987v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Signoles" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01088646v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091989v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569480v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476823v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01569485v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05507300v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535709v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Beluschi-Fabeni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bergeon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ciniero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Clav&#233;-Mercier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Cousin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476849v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaja Maestri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Laguna" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Persico" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Torres P&#233;rez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078556v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shed-publishing.com/Habiter-l-independance" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05087350v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-ulb.be" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476859v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Monqid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02165161v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in Erdi Lelandais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01766870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01331549v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02091977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/9782709921879" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950902v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01094104v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00987272v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00830558v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pufr-editions.fr" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743403v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00986444v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04476867v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735639v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>