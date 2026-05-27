--- v1 (2026-03-27)
+++ v2 (2026-05-27)
@@ -949,844 +949,969 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01677873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convex Formulation for the Robust Estimation of Multivariate Exponential Power Models</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Rigid Motion Compensated Optimization Approach for Medical Image Reconstruction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vuk Ignjatovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Ouzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Riddell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ishak Ayad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chouzenoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EUSIPCO 2026 - 34th European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURASIP, Aug 2026, Bruges, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03763278v1</w:t>
+                <w:t xml:space="preserve">hal-05624913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse representations and dictionary learning: from image fusion to motion estimation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Convex Formulation for the Robust Estimation of Multivariate Exponential Power Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Qi Wei</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pascal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st International Geoscience and Remote Sensing Symposium (IGARSS 2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554890⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Singapore, France. pp.5772-5776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP43922.2022.9747354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130465v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Registration of Multi-modal Medical Images Using Huber’s Criterion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sparse representations and dictionary learning: from image fusion to motion estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergiy A Vorobyov</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi Wei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st International Geoscience and Remote Sensing Symposium (IGARSS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Geoscience and Remote Sensing Society, Jul 2021, Brussels / Virtual, Belgium. pp.25-28, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS47720.2021.9554890⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IEEECONF51394.2020.9443321⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130227v1</w:t>
+                <w:t xml:space="preserve">hal-03130465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust cardiac motion estimation with dictionary learning and temporal regularization for ultrasound imaging</w:t>
+                <w:t xml:space="preserve">Robust Registration of Multi-modal Medical Images Using Huber’s Criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esa Ollila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergiy A Vorobyov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asilomar Conference on Signals, Systems, and Computers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Pacific Grove, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IEEECONF51394.2020.9443321⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925936⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02901597v1</w:t>
+                <w:t xml:space="preserve">hal-03130227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac motion estimation in ultrasound images using spatial and sparse regularizations</w:t>
+                <w:t xml:space="preserve">Robust cardiac motion estimation with dictionary learning and temporal regularization for ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bioucas-Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296387⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Glasgow, United Kingdom. pp.2326-2329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2019.8925936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863743v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02901597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Flow Estimation in Ultrasound Images Using a Sparse Representation</w:t>
+                <w:t xml:space="preserve">Cardiac motion estimation in ultrasound images using spatial and sparse regularizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313079⟩</w:t>
+              <w:t xml:space="preserve">ICIP 2017: IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Beijing, China. pp.780-784, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2017.8296387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03656602v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac Motion Estimation with Dictionary Learning and Robust Sparse Coding in Ultrasound Imaging</w:t>
+                <w:t xml:space="preserve">Optical Flow Estimation in Ultrasound Images Using a Sparse Representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patricia Chiril</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Basarab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580022⟩</w:t>
+              <w:t xml:space="preserve">7th IEEE International Workshop on Computational Advances in Multi-Sensor Adaptive Processing (CAMSAP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Curaçao, Netherlands Antilles. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMSAP.2017.8313079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03635351v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03656602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cardiac Motion Estimation with Dictionary Learning and Robust Sparse Coding in Ultrasound Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Basarab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Kobe, Japan. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ULTSYM.2018.8580022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue motion estimation using dictionary learning: application to cardiac amyloidosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1818,70 +1943,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2017.8092152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02871331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1891,130 +2016,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled Feature Learning for Multimodal Medical Image Fusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farshad G. Veshki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergiy A Vorobyov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esa Ollila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2024,114 +2149,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac motion estimation in ultrasound images using a sparse representation and dictionary learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nora Leïla Ouzir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Medical Imaging. Université Paul Sabatier - Toulouse III, 2018. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2018TOU30149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02301546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2278,51 +2403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366765v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3453509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Zafar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Laurent-Bellue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Veshki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Vorobyov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2870947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2753406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763278v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747354" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554890" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130227v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy A Vorobyov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF51394.2020.9443321" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901597v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bioucas-Dias" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925936" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863743v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296387" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656602v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313079" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635351v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiril" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580022" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092152" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad G. Veshki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02301546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30149" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04914445v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Ouzir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassili Pustovalov" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong-Hung Pham" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kouam&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultras.2025.107932" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366765v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pascal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2024.3453509" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534805v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaufr&#232;re" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Emile Zafar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Laurent-Bellue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Albuquerque" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhepr.2024.101008" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763293v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad Veshki" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy Vorobyov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esa Ollila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2022.108637" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675039v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTSP.2020.3001829" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184824v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Le&#239;la Ouzir" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Basarab" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lairez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2018.2870947" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01677873v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Liebgott" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Harbaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIP.2017.2753406" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05624913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vuk Ignjatovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Riddell" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishak Ayad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763278v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP43922.2022.9747354" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130465v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Wei" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS47720.2021.9554890" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergiy A Vorobyov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF51394.2020.9443321" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901597v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bioucas-Dias" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2019.8925936" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863743v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2017.8296387" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656602v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMSAP.2017.8313079" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635351v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiril" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2018.8580022" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871331v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2017.8092152" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03130475v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshad G. Veshki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02301546v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018TOU30149" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>