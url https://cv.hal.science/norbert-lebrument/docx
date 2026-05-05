--- v1 (2026-03-29)
+++ v2 (2026-05-05)
@@ -99,51 +99,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -302,2010 +302,2114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05519195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commentary on Fezzey et al. (2024): Rethinking CEO Activism Through Stakeholder Complexity, Institutional Pressures and Temporal Dynamics</w:t>
+                <w:t xml:space="preserve">Determinants of Mobile Health App Usage in France: A Comprehensive Test of an Extended Technology Acceptance Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo Lebroument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group and Organization Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10596011251336570⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijmcp.2025.10076903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05061982v1</w:t>
+                <w:t xml:space="preserve">halshs-05582586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Patients’ Health Literacy on the Adoption of Medical Teleconsultation: Evidence From France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Commentary on Fezzey et al. (2024): Rethinking CEO Activism Through Stakeholder Complexity, Institutional Pressures and Temporal Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telehealth and Medicine Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Group and Organization Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10596011251336570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30953/thmt.v10.548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05094251v1</w:t>
+                <w:t xml:space="preserve">halshs-05061982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the VBN theory to understand residents' participation in the smart city: the case of French metropolises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Patients’ Health Literacy on the Adoption of Medical Teleconsultation: Evidence From France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Telehealth and Medicine Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30953/thmt.v10.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700109v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind the researcher, the forgotten artist: the question of style in management science through the prism of Nietzsche's critique of language</w:t>
+                <w:t xml:space="preserve">Application of the VBN theory to understand residents' participation in the smart city: the case of French metropolises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
+              <w:t xml:space="preserve">Urban Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700123v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the usefulness of Nietzsche to strengthening the critical radicality of Critical Management Studies</w:t>
+                <w:t xml:space="preserve">Behind the researcher, the forgotten artist: the question of style in management science through the prism of Nietzsche's critique of language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Business &amp; Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04365931v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nietzschean dissolution of the individual: foundations and implications for organisation theory</w:t>
+                <w:t xml:space="preserve">On the usefulness of Nietzsche to strengthening the critical radicality of Critical Management Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cogent Business &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23311975.2023.2300843⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700133v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04365931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A commentary on Miron et al. (2024): Broadening Power Conceptualization and Integrating Intersectionality in Managerial Views on Gender Inequality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Group and Organization Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/10596011241301118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04793478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implication des équipes de campagne électorale à l’épreuve de l’adoption de WhatsApp : conception et test d’un modèle appliqué aux élections municipales françaises de 2020</w:t>
+                <w:t xml:space="preserve">Nietzschean dissolution of the individual: foundations and implications for organisation theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 20 (3)</w:t>
+              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163484v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la politique publique d’intelligence économique à la politique publique de sécurité économique : analyse contextuelle du rôle de l’influence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’implication des équipes de campagne électorale à l’épreuve de l’adoption de WhatsApp : conception et test d’un modèle appliqué aux élections municipales françaises de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 50, pp.80-95</w:t>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 20 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03219176v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation des applications mobiles de MaaS : une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pour l'établissement de systèmes de gestion de crise résilients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael de Vittoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.214.0019⟩</w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (35), pp.113-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.215.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665680v1</w:t>
+                <w:t xml:space="preserve">hal-03879067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triggering participation in smart cities: Political efficacy, public administration satisfaction and sense of belonging as drivers of citizens’ intention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 171, pp.120938. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120938⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour l'établissement de systèmes de gestion de crise résilients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cros</w:t>
+                <w:t xml:space="preserve">De la politique publique d’intelligence économique à la politique publique de sécurité économique : analyse contextuelle du rôle de l’influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortier Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.80-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879067v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03219176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une démarche de marketing territorial : le cas d’une marque de territoire française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">L’acceptation des applications mobiles de MaaS : une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.19-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.214.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1072628ar⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02370765v1</w:t>
+                <w:t xml:space="preserve">hal-03665680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le capital social des managers publics engagés dans un dispositif d’intelligence économique territoriale : retour sur le cas du schéma régional d’intelligence économique de la région Auvergne</w:t>
+                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.9-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03219101v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03091392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une démarche de marketing territorial : le cas d’une marque de territoire française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (3), pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1072628ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091392v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking the organisational and managerial challenges of intelligent towns and cities: a critical approach to the Smart Cities phenomenon</w:t>
+                <w:t xml:space="preserve">Le capital social des managers publics engagés dans un dispositif d’intelligence économique territoriale : retour sur le cas du schéma régional d’intelligence économique de la région Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (2), pp.357-372</w:t>
+              <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02007328v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03219101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mission intelligence économique de la gendarmerie nationale au prisme des entreprises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thinking the organisational and managerial challenges of intelligent towns and cities: a critical approach to the Smart Cities phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.357-372</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377883v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02007328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Top Managers Networking Influence on Competitive Intelligence Practices: the Case of Hi-Tech SMBs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research Studies Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, XIX (Issue 4), pp.158-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.35808/ersj/588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03219129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps comme pivot des rapports du langage et du sensible chez le premier Merleau-Ponty</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mission intelligence économique de la gendarmerie nationale au prisme des entreprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortier Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15, pp.381-396</w:t>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03219151v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éthique en creux du chercheur qualitatif : une lecture merleau-pontienne</w:t>
+                <w:t xml:space="preserve">Le corps comme pivot des rapports du langage et du sensible chez le premier Merleau-Ponty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12, pp.55-70</w:t>
+              <w:t xml:space="preserve">, 2013, 15, pp.381-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377878v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03219151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités d’absorption et gestion de crise : les pratiques d’intelligence économique des PME</w:t>
+                <w:t xml:space="preserve">Une éthique en creux du chercheur qualitatif : une lecture merleau-pontienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.253-261</w:t>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.55-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03230417v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités d'absorption et gestion de crise : les pratiques d'intelligence économique des PME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Capacités d’absorption et gestion de crise : les pratiques d’intelligence économique des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00446917v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03230417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel paradigme stratégique pour l'intelligence économique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Capacités d'absorption et gestion de crise : les pratiques d'intelligence économique des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.253-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel paradigme stratégique pour l'intelligence économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00280718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2315,1766 +2419,1766 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie, économie du donut et ville intelligente : la santé planétaire a l’échelle locale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Saint quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05109659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos achats font-ils de nous des citoyens engagés pour l’environnement ? Etude de l’impact du comportement d'achat éco-responsable sur l’efficacité politique interne et la participation politique et sociale en faveur de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs favorisant l’adoption de la mobilité douce lors de la visite de sites archéologiques : une extension de la théorie du comportement planifié appliquée au cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'implication des équipes de campagne électorale à l'épreuve de l'adoption de WhatsApp : conception et test d'un modèle appliqué aux élections municipales françaises de 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333685v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PréSAnSCE&amp;quot; : un dispositif de coordination des services internes de la gendarmerie nationale en vue d'un renforcement de la proximité avec les acteurs économiques pendant la crise de la COVID-19</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'implication des équipes de campagne électorale à l'épreuve de l'adoption de WhatsApp : conception et test d'un modèle appliqué aux élections municipales françaises de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333648v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PréSAnSCE&amp;quot; : un dispositif de coordination des services internes de la gendarmerie nationale en vue d'un renforcement de la proximité avec les acteurs économiques pendant la crise de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortier Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333697v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333681v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03001658v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
+                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333706v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03001658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville intelligente à l’épreuve de la participation des administrés : conception et test empirique d’un modèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908583v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La ville intelligente à l’épreuve de la participation des administrés : conception et test empirique d’un modèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908577v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
+              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908579v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'implication organisationnelle dans le milieu de la santé : entre attachement aux valeurs et attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal networks management and competitive intelligence in French SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie de la théorie enracinée (MTE) en sciences de gestion : application aux PME du pôle de compétitivité « Images et Réseaux » de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur les Méthodes Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes à une compréhension des responsabilités de l'intelligence économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversalité de la responsabilité sociale de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polyvalence stratégique de l'intelligence économique en question : une lecture selon l'approche basée sur les ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2007, Montréal, Canada. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence économique et stratégie : une approche par la théorie des ressources.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan et perspectives des sciences de gestion dans la région de l'Europe centrale et orientale au niveau de la recherche et de l'enseignement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Sofia, Bulgarie. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accroître les capacités stratégiques de l'intelligence économique : les apports du management des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Pomian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence économique, veille et innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Nice, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00189936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4084,91 +4188,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence économique et management stratégique - Le cas des pratiques d’intelligence économique des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03219202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4178,607 +4282,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment adapter et hybrider les démarches participatives dans les territoires?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact de la posture stratégique sur les pratiques d’intelligence économique des TPE/PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retailing et localisation. Une approche multidisciplinaire, mélanges en l'honneur du Professeur Gérard Cliquet, Rozenn PERRIGOT (ss.dir.), Presses Universitaires de Provence, Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence économique au service des grands projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des grands projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence économique, créatrice de valeur publique dans les PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’intelligence économique des PME du pôle de compétitivité « Images et Réseaux » : une conceptualisation selon les principes de la théorisation enracinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec à Trois-Rivières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie de la théorisation enracinée, Fondements, procédures et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence explicative du capital social des dirigeants sur le développement des pratiques d'intelligence économique : le cas des PME du Grand Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Livre de l’Economie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GUALINO, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes à une compréhension du concept de responsabilité en intelligence économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les différentes facettes du concept juridique de sécurité, mélanges en l'honneur de Pierre-André LECOCQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4788,105 +4892,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polyvalence stratégique des pratiques d'intelligence économique : une approche par les ressources appliquée aux PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId85"/>
+      <w:footerReference w:type="default" r:id="rId88"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5033,51 +5137,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519349v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbr.2025.100025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011251415213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011251336570" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700123v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365931v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311975.2023.2300843" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700133v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011241301118" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219176v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortier St&#233;phane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02377883v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219129v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35808/ersj/588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02377878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446917v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333648v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422074v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261140v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152372v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189936v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903321v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230426v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230427v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230429v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230432v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230433v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352990v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519349v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbr.2025.100025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011251415213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo Lebroument" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmcp.2025.10076903" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011251336570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311975.2023.2300843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011241301118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortier St&#233;phane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35808/ersj/588" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02377883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02377878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>