--- v2 (2026-05-05)
+++ v3 (2026-05-25)
@@ -99,1541 +99,1528 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cannibal’s mandate: Rhetorical enactment and the self-cannibalization paradox in the generative AI era</w:t>
+                <w:t xml:space="preserve">From Pro‐Environmental Purchasing Behavior to Environmental Citizenship: A Dual‐Causal Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Blangeois</w:t>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strategic Business Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 2 (1), pp.100025. </w:t>
+              <w:t xml:space="preserve">Business Strategy and the Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sbr.2025.100025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/bse.70893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05519349v1</w:t>
+                <w:t xml:space="preserve">halshs-05618752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commentary on Bisbey et al. (2025): Reconceptualizing Team Resilience Beyond Resource Access</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The cannibal’s mandate: Rhetorical enactment and the self-cannibalization paradox in the generative AI era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Blangeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group and Organization Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10596011251415213⟩</w:t>
+              <w:t xml:space="preserve">Strategic Business Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2 (1), pp.100025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sbr.2025.100025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05519195v1</w:t>
+                <w:t xml:space="preserve">halshs-05519349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determinants of Mobile Health App Usage in France: A Comprehensive Test of an Extended Technology Acceptance Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Commentary on Bisbey et al. (2025): Reconceptualizing Team Resilience Beyond Resource Access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo Lebroument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/ijmcp.2025.10076903⟩</w:t>
+              <w:t xml:space="preserve">Group and Organization Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10596011251415213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05582586v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05519195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commentary on Fezzey et al. (2024): Rethinking CEO Activism Through Stakeholder Complexity, Institutional Pressures and Temporal Dynamics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Determinants of Mobile Health App Usage in France: A Comprehensive Test of an Extended Technology Acceptance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo Lebroument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group and Organization Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10596011251336570⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/ijmcp.2025.10076903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05061982v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05582586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Patients’ Health Literacy on the Adoption of Medical Teleconsultation: Evidence From France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A Commentary on Fezzey et al. (2024): Rethinking CEO Activism Through Stakeholder Complexity, Institutional Pressures and Temporal Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telehealth and Medicine Today</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Group and Organization Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10596011251336570⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30953/thmt.v10.548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05094251v1</w:t>
+                <w:t xml:space="preserve">halshs-05061982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the VBN theory to understand residents' participation in the smart city: the case of French metropolises</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Impact of Patients’ Health Literacy on the Adoption of Medical Teleconsultation: Evidence From France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Telehealth and Medicine Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30953/thmt.v10.548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700109v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05094251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behind the researcher, the forgotten artist: the question of style in management science through the prism of Nietzsche's critique of language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the usefulness of Nietzsche to strengthening the critical radicality of Critical Management Studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of the VBN theory to understand residents' participation in the smart city: the case of French metropolises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cogent Business &amp; Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Urban Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23311975.2023.2300843⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-04365931v1</w:t>
+                <w:t xml:space="preserve">hal-04700109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A commentary on Miron et al. (2024): Broadening Power Conceptualization and Integrating Intersectionality in Managerial Views on Gender Inequality</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the usefulness of Nietzsche to strengthening the critical radicality of Critical Management Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Group and Organization Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Cogent Business &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10596011241301118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23311975.2023.2300843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04793478v1</w:t>
+                <w:t xml:space="preserve">halshs-04365931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nietzschean dissolution of the individual: foundations and implications for organisation theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A commentary on Miron et al. (2024): Broadening Power Conceptualization and Integrating Intersectionality in Managerial Views on Gender Inequality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Group and Organization Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10596011241301118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04700133v1</w:t>
+                <w:t xml:space="preserve">hal-04793478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’implication des équipes de campagne électorale à l’épreuve de l’adoption de WhatsApp : conception et test d’un modèle appliqué aux élections municipales françaises de 2020</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nietzschean dissolution of the individual: foundations and implications for organisation theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, 20 (3)</w:t>
+              <w:t xml:space="preserve">International Journal of Management Concepts and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (3)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04163484v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04700133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour l'établissement de systèmes de gestion de crise résilients</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cros</w:t>
+                <w:t xml:space="preserve">L’implication des équipes de campagne électorale à l’épreuve de l’adoption de WhatsApp : conception et test d’un modèle appliqué aux élections municipales françaises de 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 20 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879067v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04163484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Triggering participation in smart cities: Political efficacy, public administration satisfaction and sense of belonging as drivers of citizens’ intention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">De la politique publique d’intelligence économique à la politique publique de sécurité économique : analyse contextuelle du rôle de l’influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortier Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Roulet</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 50, pp.80-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03265419v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03219176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la politique publique d’intelligence économique à la politique publique de sécurité économique : analyse contextuelle du rôle de l’influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mortier Stéphane</w:t>
+                <w:t xml:space="preserve">L’acceptation des applications mobiles de MaaS : une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (4), pp.19-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sim.214.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03219176v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptation des applications mobiles de MaaS : une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Triggering participation in smart cities: Political efficacy, public administration satisfaction and sense of belonging as drivers of citizens’ intention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Roulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sim.214.0019⟩</w:t>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 171, pp.120938. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2021.120938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665680v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03265419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Pour l'établissement de systèmes de gestion de crise résilients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael de Vittoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">@GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 35 (2), pp.9-45. </w:t>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (35), pp.113-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/qdm.215.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03091392v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la participation des parties prenantes à une démarche de marketing territorial : le cas d’une marque de territoire française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 24 (3), pp.129-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1667,64 +1654,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capital social des managers publics engagés dans un dispositif d’intelligence économique territoriale : retour sur le cas du schéma régional d’intelligence économique de la région Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1743,256 +1730,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03219101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thinking the organisational and managerial challenges of intelligent towns and cities: a critical approach to the Smart Cities phenomenon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les effets de l’attachement aux valeurs organisationnelles et au lieu de vie sur l’implication organisationnelle des personnels des établissements de santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">@GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (2), pp.9-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/grh.202.0009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02007328v1</w:t>
+                <w:t xml:space="preserve">hal-03091392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Top Managers Networking Influence on Competitive Intelligence Practices: the Case of Hi-Tech SMBs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thinking the organisational and managerial challenges of intelligent towns and cities: a critical approach to the Smart Cities phenomenon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research Studies Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.357-372</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.35808/ersj/588⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03219129v1</w:t>
+                <w:t xml:space="preserve">halshs-02007328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mission intelligence économique de la gendarmerie nationale au prisme des entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortier Stéphane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la sécurité et de la justice : revue de l'Institut national des hautes études de la sécurité et de la justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2011,405 +2011,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps comme pivot des rapports du langage et du sensible chez le premier Merleau-Ponty</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Top Managers Networking Influence on Competitive Intelligence Practices: the Case of Hi-Tech SMBs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Research Studies Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, XIX (Issue 4), pp.158-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35808/ersj/588⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03219151v1</w:t>
+                <w:t xml:space="preserve">halshs-03219129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une éthique en creux du chercheur qualitatif : une lecture merleau-pontienne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Le corps comme pivot des rapports du langage et du sensible chez le premier Merleau-Ponty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 12, pp.55-70</w:t>
+              <w:t xml:space="preserve">, 2013, 15, pp.381-396</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377878v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03219151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités d’absorption et gestion de crise : les pratiques d’intelligence économique des PME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Une éthique en creux du chercheur qualitatif : une lecture merleau-pontienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 10, pp.253-261</w:t>
+              <w:t xml:space="preserve">Recherches Qualitatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, pp.55-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03230417v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacités d'absorption et gestion de crise : les pratiques d'intelligence économique des PME</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Capacités d’absorption et gestion de crise : les pratiques d’intelligence économique des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10, pp.253-261</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00446917v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03230417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel paradigme stratégique pour l'intelligence économique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Capacités d'absorption et gestion de crise : les pratiques d'intelligence économique des PME</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10, pp.253-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00446917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quel paradigme stratégique pour l'intelligence économique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de la Sécurité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2008, 4, 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00280718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2419,1860 +2510,1860 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utopie, économie du donut et ville intelligente : la santé planétaire a l’échelle locale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, Saint quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05109659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nos achats font-ils de nous des citoyens engagés pour l’environnement ? Etude de l’impact du comportement d'achat éco-responsable sur l’efficacité politique interne et la participation politique et sociale en faveur de l’environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les facteurs favorisant l’adoption de la mobilité douce lors de la visite de sites archéologiques : une extension de la théorie du comportement planifié appliquée au cas français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIRMAP, May 2023, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">PréSAnSCE&amp;quot; : un dispositif de coordination des services internes de la gendarmerie nationale en vue d'un renforcement de la proximité avec les acteurs économiques pendant la crise de la COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortier Stéphane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333681v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des déterminants d’un tourisme territorial expérientiel à partir d’une analyse netnographique : le cas de l’expérience des visiteurs du site archéologique du plateau de Gergovie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'implication des équipes de campagne électorale à l'épreuve de l'adoption de WhatsApp : conception et test d'un modèle appliqué aux élections municipales françaises de 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03333685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PréSAnSCE&amp;quot; : un dispositif de coordination des services internes de la gendarmerie nationale en vue d'un renforcement de la proximité avec les acteurs économiques pendant la crise de la COVID-19</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">AIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333648v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels sont les déterminants de l’acceptation des applications mobiles de MaaS ? Une application de l’UTAUT2 au contexte des villes intelligentes françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence de la motivation intrinsèque et de l'innovation managériale sur la motivation de service public: conception et test d'un modèle appliqué à la fonction publique française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Nice, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333697v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03333706v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03001658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Smart city et mobilité servicielle : test d’un modèle d’acceptation des applications de services de mobilité urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADT, Oct 2020, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03001658v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03333706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
+                <w:t xml:space="preserve">La ville intelligente à l’épreuve de la participation des administrés : conception et test empirique d’un modèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908579v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ville intelligente à l’épreuve de la participation des administrés : conception et test empirique d’un modèle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
+              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908583v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Smart city et applications de m-santé : test d’un modèle étendu des déterminants de l’acceptation de la technologie par les habitants »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International en Management public, Nouvelles réalités humaines des administrations et organisations publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque international AIRMAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02908577v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de l'implication organisationnelle dans le milieu de la santé : entre attachement aux valeurs et attitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Rochette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01656079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personal networks management and competitive intelligence in French SMEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Information Systems, Logistics and Supply Chain (ILS) 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Laval, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00763095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthodologie de la théorie enracinée (MTE) en sciences de gestion : application aux PME du pôle de compétitivité « Images et Réseaux » de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Francophone sur les Méthodes Qualitatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Lille, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00422074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes à une compréhension des responsabilités de l'intelligence économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversalité de la responsabilité sociale de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2008, France. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00261140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polyvalence stratégique de l'intelligence économique en question : une lecture selon l'approche basée sur les ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jun 2007, Montréal, Canada. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00152372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligence économique et stratégie : une approche par la théorie des ressources.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Accroître les capacités stratégiques de l'intelligence économique : les apports du management des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Pomian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bilan et perspectives des sciences de gestion dans la région de l'Europe centrale et orientale au niveau de la recherche et de l'enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Sofia, Bulgarie. 22 p</w:t>
+              <w:t xml:space="preserve">Intelligence économique, veille et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189932v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accroître les capacités stratégiques de l'intelligence économique : les apports du management des connaissances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Intelligence économique et stratégie : une approche par la théorie des ressources.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine de La Robertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Pomian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligence économique, veille et innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nice, France. 7 p</w:t>
+              <w:t xml:space="preserve">Bilan et perspectives des sciences de gestion dans la région de l'Europe centrale et orientale au niveau de la recherche et de l'enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Sofia, Bulgarie. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00189936v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00189932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence économique et management stratégique - Le cas des pratiques d’intelligence économique des PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'Harmattan, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03219202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4282,607 +4373,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation citoyenne à la ville intelligente : test d’un modèle des déterminants de la participation à la ville intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Lebrument</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Zumbo-Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comment adapter et hybrider les démarches participatives dans les territoires?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04237252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est l’impact de la posture stratégique sur les pratiques d’intelligence économique des TPE/PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retailing et localisation. Une approche multidisciplinaire, mélanges en l'honneur du Professeur Gérard Cliquet, Rozenn PERRIGOT (ss.dir.), Presses Universitaires de Provence, Aix-en-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01903321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence économique au service des grands projets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des grands projets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intelligence économique, créatrice de valeur publique dans les PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence économique et lobbying au crible des valeurs publiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESKA, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques d’intelligence économique des PME du pôle de compétitivité « Images et Réseaux » : une conceptualisation selon les principes de la théorisation enracinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université du Québec à Trois-Rivières. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologie de la théorisation enracinée, Fondements, procédures et usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence explicative du capital social des dirigeants sur le développement des pratiques d'intelligence économique : le cas des PME du Grand Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Grand Livre de l’Economie PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GUALINO, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes à une compréhension du concept de responsabilité en intelligence économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine de La Robertie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les différentes facettes du concept juridique de sécurité, mélanges en l'honneur de Pierre-André LECOCQ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03230433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4892,105 +4983,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La polyvalence stratégique des pratiques d'intelligence économique : une approche par les ressources appliquée aux PME</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Lebrument</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00352990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5137,51 +5228,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519349v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbr.2025.100025" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519195v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011251415213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582586v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo Lebroument" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmcp.2025.10076903" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061982v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011251336570" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700123v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365931v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311975.2023.2300843" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793478v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011241301118" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700133v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219176v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortier St&#233;phane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007328v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219129v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35808/ersj/588" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02377883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219151v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02377878v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446917v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333648v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763095v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422074v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261140v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152372v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189932v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189936v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903321v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230427v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230429v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230432v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230433v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352990v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05618752v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo-Lebrument" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bse.70893" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519349v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbr.2025.100025" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011251415213" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05582586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rochette" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Zumbo Lebroument" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijmcp.2025.10076903" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05061982v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011251336570" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094251v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30953/thmt.v10.548" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700123v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04365931v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23311975.2023.2300843" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793478v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10596011241301118" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700133v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04163484v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219176v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mortier St&#233;phane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de La Robertie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665680v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.214.0019" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265419v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roulet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2021.120938" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03879067v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael de Vittoris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cros" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.215.0113" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02370765v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072628ar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219101v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091392v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/grh.202.0009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02007328v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02377883v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219129v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35808/ersj/588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219151v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02377878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230417v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00446917v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00280718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05109659v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Basso" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237126v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237120v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333648v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333595v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333681v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03001658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03333706v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908583v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908579v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656079v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00763095v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00422074v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00261140v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00152372v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189936v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Pomian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00189932v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03219202v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04237252v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01903321v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230427v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230432v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03230433v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352990v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>