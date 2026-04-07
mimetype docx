--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -459,230 +459,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient-based preference for sonority markedness constraints in reading: evidence for intact phonological grammar in developmental dyslexia</w:t>
+                <w:t xml:space="preserve">Phonological syllables allow children with developmental dyslexia to access words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Runge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-33. </w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (2), pp.244-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0142716424000353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11881-024-00302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826270v1</w:t>
+                <w:t xml:space="preserve">hal-04487849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological syllables allow children with developmental dyslexia to access words</w:t>
+                <w:t xml:space="preserve">A gradient-based preference for sonority markedness constraints in reading: evidence for intact phonological grammar in developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Runge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (2), pp.244-270. </w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11881-024-00302-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0142716424000353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487849v2</w:t>
+                <w:t xml:space="preserve">hal-04826270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’une échelle d’évaluation du retentissement des difficultés en langage écrit (QRF-LE) : une étude-pilote auprès des CE1-CM2</w:t>
               </w:r>
@@ -1176,351 +1176,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard O’connor</w:t>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.2914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324227v2</w:t>
+                <w:t xml:space="preserve">hal-02991484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Carmona</w:t>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+                <w:t xml:space="preserve">Richard O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.2914. </w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.e12899. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991484v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonority as a Phonological Cue in Early Perception of Written Syllables in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,247 +2454,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of the phonological processing in French dyslexic children: Evidence for the phonological syllable and linguistic features' role in silent reading and speech discrimination</w:t>
+                <w:t xml:space="preserve">Syllable frequency effects in visual word recognition: Developmental approach in French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Écalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 60 (2), pp.123-150. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (1), pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11881-010-0036-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appdev.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963799v1</w:t>
+                <w:t xml:space="preserve">hal-02963800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable frequency effects in visual word recognition: Developmental approach in French children</w:t>
+                <w:t xml:space="preserve">The nature of the phonological processing in French dyslexic children: Evidence for the phonological syllable and linguistic features' role in silent reading and speech discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Écalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Developmental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (2), pp.123-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11881-010-0036-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appdev.2009.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02963800v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of consonant status and sonority in printed syllable processing: Evidence from illusory conjunction and audio-visual recognition tasks in French adults.</w:t>
               </w:r>
@@ -2823,459 +2823,459 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable segmentation “without” statistical cues in reading: Evidence with sonority-related markedness constraints in French children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude exploratoire sur la médiation culturelle et artistique des tout-petits à mille formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Voillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mille formes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers Cris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international RIPSYDEVE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865080v1</w:t>
+                <w:t xml:space="preserve">hal-03877711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire sur la médiation culturelle et artistique des tout-petits à mille formes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">mille formes</w:t>
+                <w:t xml:space="preserve">Syllable segmentation “without” statistical cues in reading: Evidence with sonority-related markedness constraints in French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers Cris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+                <w:t xml:space="preserve">Klara Maděrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international RIPSYDEVE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877711v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early and robust use of phonological syllables as segmental and prelexical reading units</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A socio-evaluative context modulates the amplitude of reading difficulties in developmental dyslexia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Congress of Psychology (ICP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech and Moravian Psychological Society (ČMPS); Union of Psychological Associations of the Czech Republic (UPA ČR); International Union of Psychological Science (IUPsyS), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03434829v1</w:t>
+                <w:t xml:space="preserve">hal-03434864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-evaluative context modulates the amplitude of reading difficulties in developmental dyslexia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early and robust use of phonological syllables as segmental and prelexical reading units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32nd International Congress of Psychology (ICP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Czech and Moravian Psychological Society (ČMPS); Union of Psychological Associations of the Czech Republic (UPA ČR); International Union of Psychological Science (IUPsyS), Jul 2021, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03434864v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03434829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TabooLex : une base de données lexicales et émotionnelles des mots tabous à caractère sexuel</w:t>
               </w:r>
@@ -3287,51 +3287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fourtic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Édition du Colloque Langage et éMOTions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie labPsy EA4139, Nov 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3395,64 +3395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCoP; ULL, Sep 2019, Tenerife, Spain</w:t>
@@ -3507,51 +3507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Colloque National des Comités de Protection des Personnes (CNCPP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3576,51 +3576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact et l’évolution de la syllabe pendant l’apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3652,191 +3652,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What contributes to syllable-based effects in French dyslexic children?</w:t>
+                <w:t xml:space="preserve">Au-delà des propriétés statistiques pour la segmentation syllabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of British Dyslexia Association (BDA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BDA, Mar 2014, Guildford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Apprentissage de l’écrit : Diversités des langues, singularité des troubles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPC, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182710v1</w:t>
+                <w:t xml:space="preserve">hal-03188055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des propriétés statistiques pour la segmentation syllabique</w:t>
+                <w:t xml:space="preserve">What contributes to syllable-based effects in French dyslexic children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Écalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Apprentissage de l’écrit : Diversités des langues, singularité des troubles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPC, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference of British Dyslexia Association (BDA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BDA, Mar 2014, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188055v1</w:t>
+                <w:t xml:space="preserve">hal-03182710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la dyslexie : renouveau de la recherche et applications pratiques en Auvergne</w:t>
               </w:r>
@@ -3862,1026 +3862,1547 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque régional d’Orthophonie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Aubière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clermont-Ferrand, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1, 2 et 3), 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01631424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // From body to cognition: experience, sociality and enaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference Language and Enaction (sense-making, embodiment, interaction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (2), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires // Réflexions sur les théories en sciences du langage à la lumière de l’énaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference Language and Enaction (sense-making, embodiment, interaction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // Enaction, emergence of language, production of meaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barnabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bottineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2016, France. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (3), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and when does the syllable become a reading unit? Developmental evidence in French children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are universal phonological features reliable for segmenting syllabically when no statistical cues are available? Evidence in French skilled readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the Cognitive Science Society (CogSci 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173350v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are universal phonological features reliable for segmenting syllabically when no statistical cues are available? Evidence in French skilled readers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Do French dyslexic children use syllables in visual word processing?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173354v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do French dyslexic children use syllables in visual word processing?</w:t>
+                <w:t xml:space="preserve">How and when does the syllable become a reading unit? Developmental evidence in French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">39th Annual Conference of the Cognitive Science Society (CogSci 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173344v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sonority influence the syllable segmentation in visual identification? Evidence in French skilled readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39th Annual Conference of the Cognitive Science Society (CogSci 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sonority influence the syllable segmentation in visual identification? Evidence in French skilled readers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+                <w:t xml:space="preserve">How do French dyslexic children use the syllable in silent reading?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176576v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the sonority useful for syllable segmentation in visual identification? Evidence in French dyslexic children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does sonority influence the syllable segmentation in visual identification? Evidence in French skilled readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176581v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do French dyslexic children use the syllable in silent reading?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the sonority useful for syllable segmentation in visual identification? Evidence in French dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03176570v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03176581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation strategies in silent reading in French children: Developmental approach of the syllable effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonority as a phonological cue for syllable segmentation in French: Evidence from a short-term longitudinal study using the illusory conjunction paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCoP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177004v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonority as a phonological cue for syllable segmentation in French: Evidence from a short-term longitudinal study using the illusory conjunction paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation strategies in silent reading in French children: Developmental approach of the syllable effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCoP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03177020v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phonological syllable is an essential reading unit in developmental dyslexia: It is not a myth in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublexical frequency measures and sonority: What contributes to syllable segmentation in silent reading in French dyslexic children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting annuel of Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What contributes to syllable-based effects in French dyslexic children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4910,578 +5431,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Meeting of the Cognitive Science Society (CogSci 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182715v1</w:t>
-              </w:r>
-[...519 lines deleted...]
-                <w:t xml:space="preserve">halshs-01631424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5793,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.610" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487849v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-024-00302-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marsal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963760v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDR41PHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Taki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yokoyama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468385v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.10.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JM104JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2011.07.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRK9GDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468411v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963803v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.620672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0036-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7A9D6E3B14D88EE354706A223EC2FFABB9DEDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2009.08.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Cara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.4033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Mad&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mille formes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premiers Cris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173350v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173354v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173344v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leseure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173358v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176576v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176570v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177020v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177008v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177016v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182715v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648083v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648051v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648087v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631424v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.610" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487849v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-024-00302-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marsal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963760v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDR41PHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Taki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yokoyama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468385v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.10.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JM104JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2011.07.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRK9GDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468411v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963803v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.620672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2009.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0036-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7A9D6E3B14D88EE354706A223EC2FFABB9DEDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Cara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.4033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mille formes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premiers Cris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Mad&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leseure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>