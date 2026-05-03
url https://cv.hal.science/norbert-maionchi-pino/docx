--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -1691,359 +1691,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is syllable segmentation developmentally constrained by consonant sonority within syllable boundaries in silent reading? Evidence in French children</w:t>
+                <w:t xml:space="preserve">Sonority-related markedness drives the misperception of unattested onset clusters in French listeners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno de Cara</w:t>
+                <w:t xml:space="preserve">Yasuyuki Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Yokoyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Écalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1467-9817.12038⟩</w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (02), pp.197-222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4074/S0003503314000086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963760v2</w:t>
+                <w:t xml:space="preserve">hal-03160667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonority-related markedness drives the misperception of unattested onset clusters in French listeners</w:t>
+                <w:t xml:space="preserve">Is syllable segmentation developmentally constrained by consonant sonority within syllable boundaries in silent reading? Evidence in French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasuyuki Taki</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Bruno de Cara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Écalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Research in Reading</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (3), pp.226-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1467-9817.12038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4074/S0003503314000086⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160667v1</w:t>
+                <w:t xml:space="preserve">hal-02963760v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the phonological deficit in developmental dyslexia related to impaired phonological representations and to universal phonological grammar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasuyuki Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Satoru Yokoyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kei Takahashi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2119,77 +2119,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are French dyslexic children sensitive to consonant sonority in segmentation strategies? Preliminary evidence from a letter detection task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Écalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in Developmental Disabilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 33 (1), pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2248,77 +2248,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are syllabification and resyllabification strategies phonotactically-directed in French dyslexic children? A preliminary report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Speech, Language, and Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 55 (2), pp.435-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2356,77 +2356,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Consonant Sonority and Status Influence Syllable-Based Segmentation Strategies in a Visual Letter Detection Task? Developmental Evidence in French Children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno de Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Écalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Studies of Reading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (6), pp.550-562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2454,247 +2454,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable frequency effects in visual word recognition: Developmental approach in French children</w:t>
+                <w:t xml:space="preserve">The nature of the phonological processing in French dyslexic children: Evidence for the phonological syllable and linguistic features' role in silent reading and speech discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Écalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Developmental Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (1), pp.70-82. </w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (2), pp.123-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appdev.2009.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11881-010-0036-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963800v1</w:t>
+                <w:t xml:space="preserve">hal-02963799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of the phonological processing in French dyslexic children: Evidence for the phonological syllable and linguistic features' role in silent reading and speech discrimination</w:t>
+                <w:t xml:space="preserve">Syllable frequency effects in visual word recognition: Developmental approach in French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Écalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (1), pp.70-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appdev.2009.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11881-010-0036-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02963799v1</w:t>
+                <w:t xml:space="preserve">hal-02963800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of consonant status and sonority in printed syllable processing: Evidence from illusory conjunction and audio-visual recognition tasks in French adults.</w:t>
               </w:r>
@@ -2706,51 +2706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno De Cara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2823,256 +2823,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire sur la médiation culturelle et artistique des tout-petits à mille formes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Syllable segmentation “without” statistical cues in reading: Evidence with sonority-related markedness constraints in French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Jacquey</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+                <w:t xml:space="preserve">Klara Maděrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international RIPSYDEVE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03877711v1</w:t>
+                <w:t xml:space="preserve">hal-03865080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable segmentation “without” statistical cues in reading: Evidence with sonority-related markedness constraints in French children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude exploratoire sur la médiation culturelle et artistique des tout-petits à mille formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Voillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mille formes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers Cris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international RIPSYDEVE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03865080v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-evaluative context modulates the amplitude of reading difficulties in developmental dyslexia</w:t>
               </w:r>
@@ -3740,64 +3740,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What contributes to syllable-based effects in French dyslexic children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Écalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference of British Dyslexia Association (BDA 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BDA, Mar 2014, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3917,51 +3917,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
+                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // From body to cognition: experience, sociality and enaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
@@ -3975,105 +3975,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Clermont-Ferrand, France. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference Language and Enaction (sense-making, embodiment, interaction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (1, 2 et 3), 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1 (2), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01631424v1</w:t>
+                <w:t xml:space="preserve">halshs-01648083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // From body to cognition: experience, sociality and enaction</w:t>
+                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires // Réflexions sur les théories en sciences du langage à la lumière de l’énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
@@ -4106,102 +4122,102 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference Language and Enaction (sense-making, embodiment, interaction)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (2), 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1 (1), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01648083v1</w:t>
+                <w:t xml:space="preserve">halshs-01648051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires // Réflexions sur les théories en sciences du langage à la lumière de l’énaction</w:t>
+                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // Enaction, emergence of language, production of meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
@@ -4215,121 +4231,114 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, France. </w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jun 2016, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (1), 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1 (3), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01648051v1</w:t>
+                <w:t xml:space="preserve">halshs-01648087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // Enaction, emergence of language, production of meaning</w:t>
+                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
@@ -4344,89 +4353,80 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jun 2016, France. </w:t>
+              <w:t xml:space="preserve">Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (3), 2017, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1 (1, 2 et 3), 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01648087v1</w:t>
+                <w:t xml:space="preserve">halshs-01631424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4779,273 +4779,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do French dyslexic children use the syllable in silent reading?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+                <w:t xml:space="preserve">Does sonority influence the syllable segmentation in visual identification? Evidence in French skilled readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176570v1</w:t>
+                <w:t xml:space="preserve">hal-03176576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sonority influence the syllable segmentation in visual identification? Evidence in French skilled readers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the sonority useful for syllable segmentation in visual identification? Evidence in French dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176576v1</w:t>
+                <w:t xml:space="preserve">hal-03176581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the sonority useful for syllable segmentation in visual identification? Evidence in French dyslexic children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do French dyslexic children use the syllable in silent reading?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176581v1</w:t>
+                <w:t xml:space="preserve">hal-03176570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonority as a phonological cue for syllable segmentation in French: Evidence from a short-term longitudinal study using the illusory conjunction paradigm</w:t>
               </w:r>
@@ -5057,51 +5057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Ecalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCoP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5202,247 +5202,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phonological syllable is an essential reading unit in developmental dyslexia: It is not a myth in French</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sublexical frequency measures and sonority: What contributes to syllable segmentation in silent reading in French dyslexic children?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Hawaii, United States</w:t>
+              <w:t xml:space="preserve">56th Annual Meeting annuel of Psychonomic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177008v1</w:t>
+                <w:t xml:space="preserve">hal-03177016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sublexical frequency measures and sonority: What contributes to syllable segmentation in silent reading in French dyslexic children?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phonological syllable is an essential reading unit in developmental dyslexia: It is not a myth in French</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56th Annual Meeting annuel of Psychonomic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Chicago, United States</w:t>
+              <w:t xml:space="preserve">22nd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Hawaii, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177016v1</w:t>
+                <w:t xml:space="preserve">hal-03177008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What contributes to syllable-based effects in French dyslexic children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Écalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th Annual Meeting of the Cognitive Science Society (CogSci 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5793,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.610" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487849v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-024-00302-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marsal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963760v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12038" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDR41PHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Taki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yokoyama" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000086" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468385v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.10.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JM104JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2011.07.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRK9GDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468411v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963803v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.620672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2009.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0036-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7A9D6E3B14D88EE354706A223EC2FFABB9DEDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Cara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.4033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mille formes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premiers Cris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Mad&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leseure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177008v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177016v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.610" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487849v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-024-00302-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marsal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Taki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yokoyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000086" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963760v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDR41PHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468385v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.10.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JM104JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2011.07.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRK9GDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468411v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963803v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.620672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0036-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7A9D6E3B14D88EE354706A223EC2FFABB9DEDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2009.08.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Cara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.4033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Mad&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mille formes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premiers Cris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leseure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>