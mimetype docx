--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -459,230 +459,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonological syllables allow children with developmental dyslexia to access words</w:t>
+                <w:t xml:space="preserve">A gradient-based preference for sonority markedness constraints in reading: evidence for intact phonological grammar in developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Runge</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 74 (2), pp.244-270. </w:t>
+              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11881-024-00302-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0142716424000353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487849v2</w:t>
+                <w:t xml:space="preserve">hal-04826270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gradient-based preference for sonority markedness constraints in reading: evidence for intact phonological grammar in developmental dyslexia</w:t>
+                <w:t xml:space="preserve">Phonological syllables allow children with developmental dyslexia to access words</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Runge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Psycholinguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-33. </w:t>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (2), pp.244-270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0142716424000353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11881-024-00302-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826270v1</w:t>
+                <w:t xml:space="preserve">hal-04487849v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration d’une échelle d’évaluation du retentissement des difficultés en langage écrit (QRF-LE) : une étude-pilote auprès des CE1-CM2</w:t>
               </w:r>
@@ -1176,351 +1176,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03428421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Carmona</w:t>
+                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Lucas</w:t>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard O’connor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (2), pp.e12899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991484v1</w:t>
+                <w:t xml:space="preserve">hal-02324227v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stroop interference is a composite phenomenon: Evidence from distinct developmental trajectories of its components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Ferrand</w:t>
+                <w:t xml:space="preserve">Universal Restrictions in Reading: What Do French Beginning Readers (Mis)perceive?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ducrot</w:t>
+                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chausse</w:t>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Maïonchi‐pino</w:t>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard O’connor</w:t>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (2), pp.e12899. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.2914. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.12899⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324227v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonority as a Phonological Cue in Early Perception of Written Syllables in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,247 +2454,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02963803v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nature of the phonological processing in French dyslexic children: Evidence for the phonological syllable and linguistic features' role in silent reading and speech discrimination</w:t>
+                <w:t xml:space="preserve">Syllable frequency effects in visual word recognition: Developmental approach in French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Écalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 60 (2), pp.123-150. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Developmental Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (1), pp.70-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11881-010-0036-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.appdev.2009.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963799v1</w:t>
+                <w:t xml:space="preserve">hal-02963800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable frequency effects in visual word recognition: Developmental approach in French children</w:t>
+                <w:t xml:space="preserve">The nature of the phonological processing in French dyslexic children: Evidence for the phonological syllable and linguistic features' role in silent reading and speech discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Écalle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Developmental Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Dyslexia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 60 (2), pp.123-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11881-010-0036-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appdev.2009.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02963800v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roles of consonant status and sonority in printed syllable processing: Evidence from illusory conjunction and audio-visual recognition tasks in French adults.</w:t>
               </w:r>
@@ -2823,299 +2823,299 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syllable segmentation “without” statistical cues in reading: Evidence with sonority-related markedness constraints in French children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude exploratoire sur la médiation culturelle et artistique des tout-petits à mille formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Jacquey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Voillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mille formes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Premiers Cris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque international RIPSYDEVE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03865080v1</w:t>
+                <w:t xml:space="preserve">hal-03877711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude exploratoire sur la médiation culturelle et artistique des tout-petits à mille formes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">mille formes</w:t>
+                <w:t xml:space="preserve">Syllable segmentation “without” statistical cues in reading: Evidence with sonority-related markedness constraints in French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers Cris</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+                <w:t xml:space="preserve">Klara Maděrová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque international RIPSYDEVE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22nd Conference of the European Society for Cognitive Psychology (ESCoP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESCOP; Université de Lille, Aug 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03877711v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03865080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A socio-evaluative context modulates the amplitude of reading difficulties in developmental dyslexia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3166,64 +3166,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early and robust use of phonological syllables as segmental and prelexical reading units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3287,51 +3287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Fourtic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3e Édition du Colloque Langage et éMOTions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Psychologie labPsy EA4139, Nov 2020, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3395,64 +3395,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Magnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Chabanal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ophélie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Conference of the European Society for Cognitive Psychology (ESCoP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESCoP; ULL, Sep 2019, Tenerife, Spain</w:t>
@@ -3507,51 +3507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chausse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24e Colloque National des Comités de Protection des Personnes (CNCPP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3576,51 +3576,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’impact et l’évolution de la syllabe pendant l’apprentissage de la lecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3652,191 +3652,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03178004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Au-delà des propriétés statistiques pour la segmentation syllabique</w:t>
+                <w:t xml:space="preserve">What contributes to syllable-based effects in French dyslexic children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Écalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Apprentissage de l’écrit : Diversités des langues, singularité des troubles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LPC, Dec 2014, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference of British Dyslexia Association (BDA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BDA, Mar 2014, Guildford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188055v1</w:t>
+                <w:t xml:space="preserve">hal-03182710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What contributes to syllable-based effects in French dyslexic children?</w:t>
+                <w:t xml:space="preserve">Au-delà des propriétés statistiques pour la segmentation syllabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of British Dyslexia Association (BDA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BDA, Mar 2014, Guildford, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Apprentissage de l’écrit : Diversités des langues, singularité des troubles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPC, Dec 2014, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182710v1</w:t>
+                <w:t xml:space="preserve">hal-03188055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la dyslexie : renouveau de la recherche et applications pratiques en Auvergne</w:t>
               </w:r>
@@ -3917,51 +3917,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // From body to cognition: experience, sociality and enaction</w:t>
+                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
@@ -3975,121 +3975,105 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, France. </w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">Clermont-Ferrand, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (2), 2017, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1 (1, 2 et 3), 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01648083v1</w:t>
+                <w:t xml:space="preserve">halshs-01631424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires // Réflexions sur les théories en sciences du langage à la lumière de l’énaction</w:t>
+                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // From body to cognition: experience, sociality and enaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
@@ -4122,102 +4106,102 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference Language and Enaction (sense-making, embodiment, interaction)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (1), 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i1⟩</w:t>
+              <w:t xml:space="preserve">, 1 (2), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01648051v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // Enaction, emergence of language, production of meaning</w:t>
+                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires // Réflexions sur les théories en sciences du langage à la lumière de l’énaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
@@ -4231,114 +4215,121 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">Jun 2016, France. </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Conference Language and Enaction (sense-making, embodiment, interaction)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (3), 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i3⟩</w:t>
+              <w:t xml:space="preserve">, 1 (1), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01648087v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
+                <w:t xml:space="preserve">Language and enaction: issues, linguistic and interdisciplinary approaches // Enaction, emergence of language, production of meaning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barnabé</w:t>
@@ -4353,80 +4344,89 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bottineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Clermont-Ferrand, France. </w:t>
+              <w:t xml:space="preserve">Jun 2016, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1 (1, 2 et 3), 2017, Langage et énaction : problématiques, approches linguistiques et interdisciplinaires</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1 (3), 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18145/signifiances.v1i3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01631424v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01648087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4438,316 +4438,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are universal phonological features reliable for segmenting syllabically when no statistical cues are available? Evidence in French skilled readers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How and when does the syllable become a reading unit? Developmental evidence in French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Postdam, Germany</w:t>
+              <w:t xml:space="preserve">39th Annual Conference of the Cognitive Science Society (CogSci 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173354v1</w:t>
+                <w:t xml:space="preserve">hal-03173350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do French dyslexic children use syllables in visual word processing?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are universal phonological features reliable for segmenting syllabically when no statistical cues are available? Evidence in French skilled readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03173344v1</w:t>
+                <w:t xml:space="preserve">hal-03173354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How and when does the syllable become a reading unit? Developmental evidence in French children</w:t>
+                <w:t xml:space="preserve">Do French dyslexic children use syllables in visual word processing?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Leseure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39th Annual Conference of the Cognitive Science Society (CogSci 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">20th Conference of the European Society for Cognitive Psychology (ESCoP 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173350v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does sonority influence the syllable segmentation in visual identification? Evidence in French skilled readers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méghane Tossonian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4779,493 +4779,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does sonority influence the syllable segmentation in visual identification? Evidence in French skilled readers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+                <w:t xml:space="preserve">How do French dyslexic children use the syllable in silent reading?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176576v1</w:t>
+                <w:t xml:space="preserve">hal-03176570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the sonority useful for syllable segmentation in visual identification? Evidence in French dyslexic children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does sonority influence the syllable segmentation in visual identification? Evidence in French skilled readers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méghane Tossonian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176581v1</w:t>
+                <w:t xml:space="preserve">hal-03176576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do French dyslexic children use the syllable in silent reading?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the sonority useful for syllable segmentation in visual identification? Evidence in French dyslexic children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd Annual Conference of the Society for the Scientific Study of Reading (SSSR 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03176570v1</w:t>
+                <w:t xml:space="preserve">hal-03176581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonority as a phonological cue for syllable segmentation in French: Evidence from a short-term longitudinal study using the illusory conjunction paradigm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation strategies in silent reading in French children: Developmental approach of the syllable effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Loiseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCoP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177020v1</w:t>
+                <w:t xml:space="preserve">hal-03177004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation strategies in silent reading in French children: Developmental approach of the syllable effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sonority as a phonological cue for syllable segmentation in French: Evidence from a short-term longitudinal study using the illusory conjunction paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Ecalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Magnan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Conference of the European Society for Cognitive Psychology (ESCoP 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177004v1</w:t>
+                <w:t xml:space="preserve">hal-03177020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sublexical frequency measures and sonority: What contributes to syllable segmentation in silent reading in French dyslexic children?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Carmona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56th Annual Meeting annuel of Psychonomic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5290,51 +5290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The phonological syllable is an essential reading unit in developmental dyslexia: It is not a myth in French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Maïonchi-Pino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5793,51 +5793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.610" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487849v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-024-00302-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826270v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000353" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marsal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Taki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yokoyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000086" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963760v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDR41PHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468385v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.10.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JM104JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2011.07.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRK9GDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468411v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963803v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.620672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0036-7" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7A9D6E3B14D88EE354706A223EC2FFABB9DEDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963800v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2009.08.003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Cara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.4033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865080v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Mad&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877711v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voillot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mille formes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premiers Cris" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188055v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182710v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648083v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648051v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648087v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631424v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173354v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173344v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leseure" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176576v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176581v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176570v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177020v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177004v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499466v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi-Pino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Runge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Perichon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Piollet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chabanal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09388982251392902" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876764v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.610" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161109v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne J. Paul" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.70086" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826270v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0142716424000353" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487849v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-024-00302-1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487885v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tissot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marsal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03707470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Cheval&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorele&#239; Cazenave" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Wollast" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Berthon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Martinez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-022-00599-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428446v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jcal.12616" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428421v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259664" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324227v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ferrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ducrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ma&#239;onchi&#8208;pino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard O&#8217;connor" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.12899" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991484v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Carmona" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ghane Tossonian" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Lucas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Loiseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02914" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967616v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.558443" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gr&#233;goire" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barnab&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bottineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1.165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160667v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuyuki Taki" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Magnan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Yokoyama" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean &#201;calle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0003503314000086" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963760v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno de Cara" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12038" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BDR41PHW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468385v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Takahashi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jecp.2012.10.006" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JM104JK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963801v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ridd.2011.07.045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HRK9GDQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468411v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Ecalle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963803v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10888438.2011.620672" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963800v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appdev.2009.08.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963799v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11881-010-0036-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D7A9D6E3B14D88EE354706A223EC2FFABB9DEDEC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno De Cara" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.4033" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877711v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Jacquey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Voillot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mille formes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Premiers Cris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03865080v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klara Mad&#283;rov&#225;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434864v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434829v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026115v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fourtic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001160v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Magnien" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178011v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Monceau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178004v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182710v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188055v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188040v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01631424v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648083v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648051v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01648087v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v1i3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173350v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173354v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173344v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leseure" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173358v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176570v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176576v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176581v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177004v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177020v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177016v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177008v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03182715v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02537916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Qu&#233;mart" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Janiot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Casalis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Petrova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>